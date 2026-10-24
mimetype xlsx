--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7557 Furniture\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19341A1B-19F7-4673-916A-DAAD51952BB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94558A45-2BFD-46A0-8673-8B9F79EC033B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="277">
   <si>
     <t/>
   </si>
   <si>
     <t>Bluum USA, Inc.</t>
   </si>
   <si>
     <t>Carolina Biological Supply Company</t>
   </si>
   <si>
     <t>Case Systems, Inc.</t>
   </si>
   <si>
     <t>Computer Comforts , Inc.</t>
   </si>
   <si>
     <t>dba Beck Total Office Interiors (GL Solutions 3, LLC)</t>
   </si>
   <si>
     <t>Discount School Supply (Earlychildhood LLC)</t>
   </si>
   <si>
     <t>El Paso Office Products (El Paso Office Products, LLC.)</t>
   </si>
   <si>
@@ -909,50 +909,53 @@
       </rPr>
       <t xml:space="preserve"> contact.promethium@gmail.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Business Environments (New Mexico Office Furniture, Inc.)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Atmosphere Commercial Interiors LLC</t>
     </r>
   </si>
   <si>
     <t>*updated 6/9/26</t>
+  </si>
+  <si>
+    <t>*updated 9/16/26, 10/13/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1470,51 +1473,53 @@
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="48.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="33" width="30.7109375" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:36" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="19" t="s">
         <v>275</v>
       </c>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="18"/>
       <c r="N1" s="19"/>
       <c r="O1" s="18"/>
       <c r="P1" s="20"/>
-      <c r="Q1" s="19"/>
+      <c r="Q1" s="19" t="s">
+        <v>276</v>
+      </c>
       <c r="R1" s="18"/>
       <c r="S1" s="19"/>
       <c r="T1" s="18"/>
       <c r="U1" s="19"/>
       <c r="V1" s="20"/>
       <c r="W1" s="20"/>
       <c r="X1" s="19" t="s">
         <v>272</v>
       </c>
       <c r="Y1" s="18"/>
       <c r="Z1" s="19"/>
       <c r="AA1" s="20"/>
       <c r="AB1" s="19"/>
       <c r="AC1" s="19"/>
       <c r="AD1" s="17" t="s">
         <v>271</v>
       </c>
       <c r="AE1" s="20"/>
       <c r="AF1" s="19"/>
       <c r="AG1" s="19"/>
     </row>
     <row r="2" spans="2:36" ht="60" x14ac:dyDescent="0.25">
       <c r="D2" s="9" t="s">
         <v>241</v>
       </c>