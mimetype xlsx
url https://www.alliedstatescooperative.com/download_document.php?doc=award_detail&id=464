--- v0 (2026-07-01)
+++ v1 (2026-10-02)
@@ -1,91 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2025\25-7511 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7511 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB7C207F-7397-496B-959D-9E63924BA0DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71CCA854-4F60-455D-A51F-833C00F28131}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1070" uniqueCount="606">
   <si>
-    <t>*updated 5/13/25, 7/14/25</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 2/10/25, 10/1/25</t>
   </si>
   <si>
     <t>*updated 10/30/25</t>
   </si>
   <si>
     <t>*updated 12/8/25</t>
   </si>
   <si>
     <t>*updated 5/5/25</t>
   </si>
   <si>
     <t>*updated 4/29/25</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Abacus Computers Inc.</t>
   </si>
   <si>
     <t>Access Communications Group, LLC</t>
   </si>
   <si>
     <t>ADA Technologies (Asterisk Dot Asterisk Technologies LLC)</t>
@@ -1915,51 +1912,54 @@
     <t>*updated 3/30/26</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">SYSTEM INTEGRATIONS (MJAMLP, Inc) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Jericho - Technology for the Gospel</t>
     </r>
   </si>
   <si>
     <t>*updated 3/6/2025, 4/22/25, 8/12/25, 5/11/26</t>
   </si>
   <si>
-    <t>*updated 3/28/25, 4/3/25, 6/18/25, 7/23/25, 7/30/25, 8/28/25, 9/22/25, 9/26/25, 10/6/25, 11/21/25, 1/26/26, 2/2/26, 4/9/26, 4/28/26, 5/28/26, 6/8/26</t>
+    <t>*updated 3/28/25, 4/3/25, 6/18/25, 7/23/25, 7/30/25, 8/28/25, 9/22/25, 9/26/25, 10/6/25, 11/21/25, 1/26/26, 2/2/26, 4/9/26, 4/28/26, 5/28/26, 6/8/26, 7/29/26</t>
+  </si>
+  <si>
+    <t>*updated 5/13/25, 7/14/25, 9/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2623,2761 +2623,2761 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:CD16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="36" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="1" customWidth="1"/>
     <col min="5" max="81" width="30.7109375" style="1" customWidth="1"/>
     <col min="82" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:82" ht="90" x14ac:dyDescent="0.25">
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="H1" s="16" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="J1" s="17"/>
       <c r="L1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="23" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="U1" s="22"/>
       <c r="V1" s="17"/>
       <c r="W1" s="16"/>
       <c r="Y1" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="Z1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AE1" s="17"/>
       <c r="AF1" s="17"/>
       <c r="AH1" s="17" t="s">
-        <v>0</v>
+        <v>605</v>
       </c>
       <c r="AJ1" s="17"/>
       <c r="AK1" s="17" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO1" s="16"/>
       <c r="AP1" s="16"/>
       <c r="AQ1" s="17"/>
       <c r="AR1" s="16"/>
       <c r="AT1" s="17"/>
       <c r="AV1" s="16"/>
       <c r="AX1" s="17"/>
       <c r="AZ1" s="17" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA1" s="17" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="BB1" s="17"/>
       <c r="BC1" s="17"/>
       <c r="BD1" s="22"/>
       <c r="BE1" s="16"/>
       <c r="BF1" s="16"/>
       <c r="BI1" s="17"/>
       <c r="BK1" s="17"/>
       <c r="BN1" s="16" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BO1" s="17"/>
       <c r="BP1" s="17" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="BQ1" s="16"/>
       <c r="BR1" s="16"/>
       <c r="BX1" s="16" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="BZ1" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="CB1" s="17"/>
       <c r="CC1" s="16" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2" spans="2:82" s="10" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="18" t="s">
+      <c r="F2" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="18" t="s">
+      <c r="G2" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="18" t="s">
+      <c r="H2" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H2" s="18" t="s">
+      <c r="I2" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="I2" s="18" t="s">
+      <c r="J2" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="J2" s="18" t="s">
+      <c r="K2" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="K2" s="18" t="s">
+      <c r="L2" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="L2" s="18" t="s">
+      <c r="M2" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="M2" s="18" t="s">
+      <c r="N2" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="N2" s="18" t="s">
+      <c r="O2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="O2" s="18" t="s">
+      <c r="P2" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="P2" s="18" t="s">
+      <c r="Q2" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="Q2" s="18" t="s">
+      <c r="R2" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="R2" s="18" t="s">
+      <c r="S2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="S2" s="18" t="s">
+      <c r="T2" s="18" t="s">
+        <v>597</v>
+      </c>
+      <c r="U2" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="T2" s="18" t="s">
-[...2 lines deleted...]
-      <c r="U2" s="18" t="s">
+      <c r="V2" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="V2" s="18" t="s">
+      <c r="W2" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="W2" s="18" t="s">
+      <c r="X2" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="X2" s="18" t="s">
+      <c r="Y2" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="Y2" s="18" t="s">
+      <c r="Z2" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="Z2" s="18" t="s">
+      <c r="AA2" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AA2" s="18" t="s">
+      <c r="AB2" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AB2" s="18" t="s">
+      <c r="AC2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="AC2" s="18" t="s">
+      <c r="AD2" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AD2" s="18" t="s">
+      <c r="AE2" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AE2" s="18" t="s">
+      <c r="AF2" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AF2" s="18" t="s">
+      <c r="AG2" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="AG2" s="18" t="s">
+      <c r="AH2" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="AH2" s="18" t="s">
+      <c r="AI2" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="18" t="s">
+      <c r="AJ2" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="AJ2" s="18" t="s">
+      <c r="AK2" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="AK2" s="18" t="s">
+      <c r="AL2" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="AL2" s="18" t="s">
+      <c r="AM2" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AM2" s="18" t="s">
+      <c r="AN2" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AN2" s="18" t="s">
+      <c r="AO2" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="AO2" s="18" t="s">
+      <c r="AP2" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="AP2" s="18" t="s">
+      <c r="AQ2" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="AQ2" s="18" t="s">
+      <c r="AR2" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="AR2" s="18" t="s">
+      <c r="AS2" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="AS2" s="18" t="s">
+      <c r="AT2" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="AT2" s="18" t="s">
+      <c r="AU2" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="AU2" s="18" t="s">
+      <c r="AV2" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="AV2" s="18" t="s">
+      <c r="AW2" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="AW2" s="18" t="s">
+      <c r="AX2" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="AX2" s="18" t="s">
+      <c r="AY2" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="AY2" s="18" t="s">
+      <c r="AZ2" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="AZ2" s="18" t="s">
+      <c r="BA2" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="BA2" s="18" t="s">
+      <c r="BB2" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="BB2" s="18" t="s">
+      <c r="BC2" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="BC2" s="18" t="s">
+      <c r="BD2" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="BD2" s="18" t="s">
+      <c r="BE2" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="BE2" s="18" t="s">
+      <c r="BF2" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="BF2" s="18" t="s">
+      <c r="BG2" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="BG2" s="18" t="s">
+      <c r="BH2" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="BH2" s="18" t="s">
+      <c r="BI2" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="BI2" s="18" t="s">
+      <c r="BJ2" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="BJ2" s="18" t="s">
+      <c r="BK2" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="BK2" s="18" t="s">
+      <c r="BL2" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="BL2" s="18" t="s">
+      <c r="BM2" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="BM2" s="18" t="s">
+      <c r="BN2" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="BN2" s="18" t="s">
+      <c r="BO2" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="BO2" s="18" t="s">
+      <c r="BP2" s="18" t="s">
+        <v>602</v>
+      </c>
+      <c r="BQ2" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="BP2" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BQ2" s="18" t="s">
+      <c r="BR2" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="BR2" s="18" t="s">
+      <c r="BS2" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="BS2" s="18" t="s">
+      <c r="BT2" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="BT2" s="18" t="s">
+      <c r="BU2" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="BU2" s="18" t="s">
+      <c r="BV2" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="BV2" s="18" t="s">
+      <c r="BW2" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="BW2" s="18" t="s">
+      <c r="BX2" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="BX2" s="18" t="s">
+      <c r="BY2" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="BY2" s="18" t="s">
+      <c r="BZ2" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="BZ2" s="18" t="s">
+      <c r="CA2" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="CA2" s="18" t="s">
+      <c r="CB2" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="CB2" s="18" t="s">
+      <c r="CC2" s="18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="CD2" s="22"/>
     </row>
     <row r="3" spans="2:82" s="10" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="N3" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="N3" s="5" t="s">
+      <c r="O3" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="O3" s="5" t="s">
+      <c r="P3" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="Q3" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="Q3" s="5" t="s">
+      <c r="R3" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="S3" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="S3" s="5" t="s">
+      <c r="T3" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="T3" s="5" t="s">
+      <c r="U3" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="U3" s="5" t="s">
+      <c r="V3" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="V3" s="5" t="s">
+      <c r="W3" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="W3" s="5" t="s">
+      <c r="X3" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="X3" s="5" t="s">
+      <c r="Y3" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="Y3" s="5" t="s">
+      <c r="Z3" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="Z3" s="5" t="s">
+      <c r="AA3" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="AA3" s="5" t="s">
+      <c r="AB3" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="AB3" s="5" t="s">
+      <c r="AC3" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="AC3" s="5" t="s">
+      <c r="AD3" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="AE3" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="AE3" s="5" t="s">
+      <c r="AF3" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="AF3" s="5" t="s">
+      <c r="AG3" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="AG3" s="5" t="s">
+      <c r="AH3" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="AH3" s="5" t="s">
+      <c r="AI3" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="AI3" s="5" t="s">
+      <c r="AJ3" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="AJ3" s="5" t="s">
+      <c r="AK3" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="AK3" s="5" t="s">
+      <c r="AL3" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="AL3" s="5" t="s">
+      <c r="AM3" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="AM3" s="5" t="s">
+      <c r="AN3" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="AN3" s="5" t="s">
+      <c r="AO3" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="AO3" s="5" t="s">
+      <c r="AP3" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="AP3" s="5" t="s">
+      <c r="AQ3" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="AQ3" s="5" t="s">
+      <c r="AR3" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="AR3" s="5" t="s">
+      <c r="AS3" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="AS3" s="5" t="s">
+      <c r="AT3" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="AT3" s="5" t="s">
+      <c r="AU3" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="AU3" s="5" t="s">
+      <c r="AV3" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="AV3" s="5" t="s">
+      <c r="AW3" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="AW3" s="5" t="s">
+      <c r="AX3" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="AX3" s="5" t="s">
+      <c r="AY3" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="AY3" s="5" t="s">
+      <c r="AZ3" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="AZ3" s="19" t="s">
+      <c r="BA3" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="BA3" s="5" t="s">
+      <c r="BB3" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="BB3" s="5" t="s">
+      <c r="BC3" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="BC3" s="5" t="s">
+      <c r="BD3" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="BD3" s="5" t="s">
+      <c r="BE3" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="BE3" s="5" t="s">
+      <c r="BF3" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="BF3" s="5" t="s">
+      <c r="BG3" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="BG3" s="5" t="s">
+      <c r="BH3" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="BH3" s="5" t="s">
+      <c r="BI3" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="BI3" s="5" t="s">
+      <c r="BJ3" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="BJ3" s="5" t="s">
+      <c r="BK3" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="BK3" s="5" t="s">
+      <c r="BL3" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="BL3" s="5" t="s">
+      <c r="BM3" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="BM3" s="5" t="s">
+      <c r="BN3" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="BN3" s="5" t="s">
+      <c r="BO3" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="BO3" s="5" t="s">
+      <c r="BP3" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="BP3" s="5" t="s">
+      <c r="BQ3" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="BQ3" s="5" t="s">
+      <c r="BR3" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="BR3" s="5" t="s">
+      <c r="BS3" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="BS3" s="5" t="s">
+      <c r="BT3" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="BT3" s="5" t="s">
+      <c r="BU3" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="BU3" s="5" t="s">
+      <c r="BV3" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="BV3" s="5" t="s">
+      <c r="BW3" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="BW3" s="5" t="s">
+      <c r="BX3" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="BX3" s="5" t="s">
+      <c r="BY3" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="BY3" s="5" t="s">
+      <c r="BZ3" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="BZ3" s="5" t="s">
+      <c r="CA3" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="CA3" s="5" t="s">
+      <c r="CB3" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="CB3" s="5" t="s">
+      <c r="CC3" s="5" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CD3" s="22"/>
     </row>
     <row r="4" spans="2:82" s="10" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="N4" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="O4" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="O4" s="5" t="s">
+      <c r="P4" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="Q4" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="R4" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="S4" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="S4" s="5" t="s">
+      <c r="T4" s="19" t="s">
+        <v>599</v>
+      </c>
+      <c r="U4" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="T4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="U4" s="5" t="s">
+      <c r="V4" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="W4" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="X4" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="Y4" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="Y4" s="5" t="s">
+      <c r="Z4" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="Z4" s="5" t="s">
+      <c r="AA4" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="AA4" s="5" t="s">
+      <c r="AB4" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="AB4" s="5" t="s">
+      <c r="AC4" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="AC4" s="5" t="s">
+      <c r="AD4" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AE4" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="AE4" s="5" t="s">
+      <c r="AF4" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="AF4" s="5" t="s">
+      <c r="AG4" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="AG4" s="5" t="s">
+      <c r="AH4" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="AH4" s="5" t="s">
+      <c r="AI4" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="AI4" s="5" t="s">
+      <c r="AJ4" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="AJ4" s="5" t="s">
+      <c r="AK4" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="AK4" s="5" t="s">
+      <c r="AL4" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="AL4" s="5" t="s">
+      <c r="AM4" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="AM4" s="5" t="s">
+      <c r="AN4" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="AN4" s="5" t="s">
+      <c r="AO4" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="AO4" s="5" t="s">
+      <c r="AP4" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="AP4" s="5" t="s">
+      <c r="AQ4" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="AQ4" s="5" t="s">
+      <c r="AR4" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="AR4" s="5" t="s">
+      <c r="AS4" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="AS4" s="5" t="s">
+      <c r="AT4" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="AT4" s="5" t="s">
+      <c r="AU4" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="AU4" s="5" t="s">
+      <c r="AV4" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="AV4" s="5" t="s">
+      <c r="AW4" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="AW4" s="5" t="s">
+      <c r="AX4" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="AX4" s="5" t="s">
+      <c r="AY4" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="AY4" s="5" t="s">
+      <c r="AZ4" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="AZ4" s="5" t="s">
+      <c r="BA4" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="BA4" s="5" t="s">
+      <c r="BB4" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="BB4" s="5" t="s">
+      <c r="BC4" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="BC4" s="5" t="s">
+      <c r="BD4" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="BD4" s="5" t="s">
+      <c r="BE4" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="BE4" s="5" t="s">
+      <c r="BF4" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="BF4" s="5" t="s">
+      <c r="BG4" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="BG4" s="5" t="s">
+      <c r="BH4" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="BH4" s="5" t="s">
+      <c r="BI4" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="BI4" s="5" t="s">
+      <c r="BJ4" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="BJ4" s="5" t="s">
+      <c r="BK4" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="BK4" s="5" t="s">
+      <c r="BL4" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="BL4" s="5" t="s">
+      <c r="BM4" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="BM4" s="5" t="s">
+      <c r="BN4" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="BN4" s="5" t="s">
+      <c r="BO4" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="BO4" s="5" t="s">
+      <c r="BP4" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="BP4" s="19" t="s">
+      <c r="BQ4" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="BQ4" s="5" t="s">
+      <c r="BR4" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="BR4" s="5" t="s">
+      <c r="BS4" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="BS4" s="5" t="s">
+      <c r="BT4" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="BT4" s="5" t="s">
+      <c r="BU4" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="BU4" s="5" t="s">
+      <c r="BV4" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="BV4" s="5" t="s">
+      <c r="BW4" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="BW4" s="5" t="s">
+      <c r="BX4" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="BX4" s="5" t="s">
+      <c r="BY4" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="BY4" s="5" t="s">
+      <c r="BZ4" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="BZ4" s="5" t="s">
+      <c r="CA4" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="CA4" s="5" t="s">
+      <c r="CB4" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="CB4" s="5" t="s">
+      <c r="CC4" s="5" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="CD4" s="22"/>
     </row>
     <row r="5" spans="2:82" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="H5" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="O5" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="S5" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="T5" s="5" t="s">
+      <c r="U5" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="U5" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="V5" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="W5" s="5" t="s">
+      <c r="X5" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="X5" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="Y5" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="Z5" s="5" t="s">
+      <c r="AA5" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="AA5" s="5" t="s">
+      <c r="AB5" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="AB5" s="5" t="s">
+      <c r="AC5" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="AC5" s="5" t="s">
+      <c r="AD5" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="AD5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="AE5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="AF5" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="AG5" s="5" t="s">
+      <c r="AH5" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="AH5" s="5" t="s">
+      <c r="AI5" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="AI5" s="5" t="s">
+      <c r="AJ5" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="AJ5" s="5" t="s">
+      <c r="AK5" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="AK5" s="5" t="s">
+      <c r="AL5" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="AL5" s="5" t="s">
+      <c r="AM5" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="AM5" s="5" t="s">
+      <c r="AN5" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="AN5" s="5" t="s">
+      <c r="AO5" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="AO5" s="5" t="s">
+      <c r="AP5" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="AP5" s="5" t="s">
+      <c r="AQ5" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="AQ5" s="5" t="s">
+      <c r="AR5" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="AR5" s="5" t="s">
+      <c r="AS5" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="AS5" s="5" t="s">
+      <c r="AT5" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="AT5" s="5" t="s">
+      <c r="AU5" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="AU5" s="5" t="s">
+      <c r="AV5" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="AV5" s="5" t="s">
+      <c r="AW5" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="AW5" s="5" t="s">
+      <c r="AX5" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="AX5" s="5" t="s">
+      <c r="AY5" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="AY5" s="5" t="s">
+      <c r="AZ5" s="19" t="s">
         <v>284</v>
       </c>
-      <c r="AZ5" s="19" t="s">
+      <c r="BA5" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="BA5" s="5" t="s">
+      <c r="BB5" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="BB5" s="5" t="s">
+      <c r="BC5" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="BC5" s="5" t="s">
+      <c r="BD5" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="BD5" s="5" t="s">
+      <c r="BE5" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="BE5" s="5" t="s">
+      <c r="BF5" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="BF5" s="5" t="s">
+      <c r="BG5" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="BG5" s="5" t="s">
+      <c r="BH5" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="BH5" s="5" t="s">
+      <c r="BI5" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="BI5" s="5" t="s">
+      <c r="BJ5" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="BJ5" s="5" t="s">
+      <c r="BK5" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="BK5" s="5" t="s">
+      <c r="BL5" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="BL5" s="5" t="s">
+      <c r="BM5" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="BM5" s="5" t="s">
+      <c r="BN5" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="BN5" s="5" t="s">
+      <c r="BO5" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="BO5" s="5" t="s">
+      <c r="BP5" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="BP5" s="5" t="s">
+      <c r="BQ5" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="BQ5" s="5" t="s">
+      <c r="BR5" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="BR5" s="5" t="s">
+      <c r="BS5" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="BS5" s="5" t="s">
+      <c r="BT5" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="BT5" s="5" t="s">
+      <c r="BU5" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="BU5" s="5" t="s">
+      <c r="BV5" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="BV5" s="5" t="s">
+      <c r="BW5" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="BW5" s="5" t="s">
+      <c r="BX5" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="BX5" s="5" t="s">
+      <c r="BY5" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="BY5" s="5" t="s">
+      <c r="BZ5" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="BZ5" s="5" t="s">
+      <c r="CA5" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="CA5" s="5" t="s">
+      <c r="CB5" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="CB5" s="5" t="s">
+      <c r="CC5" s="5" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="CD5" s="22"/>
     </row>
     <row r="6" spans="2:82" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="F6" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="G6" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="H6" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="N6" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="O6" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="P6" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="Q6" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="R6" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="S6" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="T6" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="T6" s="5" t="s">
+      <c r="U6" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="U6" s="5" t="s">
+      <c r="V6" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="W6" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="W6" s="5" t="s">
+      <c r="X6" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="X6" s="5" t="s">
+      <c r="Y6" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="Y6" s="5" t="s">
+      <c r="Z6" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="Z6" s="5" t="s">
+      <c r="AA6" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="AA6" s="5" t="s">
+      <c r="AB6" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="AB6" s="5" t="s">
+      <c r="AC6" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="AC6" s="5" t="s">
+      <c r="AD6" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AE6" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="AE6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="AF6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="AG6" s="5" t="s">
+      <c r="AH6" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="AI6" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="AI6" s="5" t="s">
+      <c r="AJ6" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="AJ6" s="5" t="s">
+      <c r="AK6" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="AK6" s="5" t="s">
+      <c r="AL6" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="AL6" s="5" t="s">
+      <c r="AM6" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="AM6" s="5" t="s">
+      <c r="AN6" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="AN6" s="5" t="s">
+      <c r="AO6" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="AO6" s="5" t="s">
+      <c r="AP6" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="AP6" s="5" t="s">
+      <c r="AQ6" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="AQ6" s="5" t="s">
+      <c r="AR6" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="AR6" s="5" t="s">
+      <c r="AS6" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="AS6" s="5" t="s">
+      <c r="AT6" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="AT6" s="5" t="s">
+      <c r="AU6" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="AU6" s="5" t="s">
+      <c r="AV6" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="AV6" s="5" t="s">
+      <c r="AW6" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="AW6" s="5" t="s">
+      <c r="AX6" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="AX6" s="5" t="s">
+      <c r="AY6" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="AY6" s="5" t="s">
+      <c r="AZ6" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="AZ6" s="5" t="s">
+      <c r="BA6" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="BA6" s="5" t="s">
+      <c r="BB6" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="BB6" s="5" t="s">
+      <c r="BC6" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="BC6" s="5" t="s">
+      <c r="BD6" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="BD6" s="5" t="s">
+      <c r="BE6" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="BE6" s="5" t="s">
+      <c r="BF6" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="BF6" s="5" t="s">
+      <c r="BG6" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="BG6" s="5" t="s">
+      <c r="BH6" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="BH6" s="5" t="s">
+      <c r="BI6" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="BI6" s="5" t="s">
+      <c r="BJ6" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="BJ6" s="5" t="s">
+      <c r="BK6" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="BK6" s="5" t="s">
+      <c r="BL6" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="BL6" s="5" t="s">
+      <c r="BM6" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="BM6" s="5" t="s">
+      <c r="BN6" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="BN6" s="5" t="s">
+      <c r="BO6" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="BO6" s="5" t="s">
+      <c r="BP6" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="BP6" s="5" t="s">
+      <c r="BQ6" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="BQ6" s="5" t="s">
+      <c r="BR6" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="BR6" s="5" t="s">
+      <c r="BS6" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="BS6" s="5" t="s">
+      <c r="BT6" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="BT6" s="5" t="s">
+      <c r="BU6" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="BU6" s="5" t="s">
+      <c r="BV6" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="BV6" s="5" t="s">
+      <c r="BW6" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="BW6" s="5" t="s">
+      <c r="BX6" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="BX6" s="5" t="s">
+      <c r="BY6" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="BY6" s="5" t="s">
+      <c r="BZ6" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="BZ6" s="5" t="s">
+      <c r="CA6" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="CA6" s="5" t="s">
+      <c r="CB6" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="CB6" s="5" t="s">
+      <c r="CC6" s="5" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="CD6" s="22"/>
     </row>
     <row r="7" spans="2:82" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B7" s="22"/>
       <c r="C7" s="22"/>
       <c r="D7" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="F7" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="G7" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="H7" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="N7" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="O7" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="O7" s="5" t="s">
+      <c r="P7" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="P7" s="5" t="s">
+      <c r="Q7" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="Q7" s="5" t="s">
+      <c r="R7" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="S7" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="S7" s="5" t="s">
+      <c r="T7" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="T7" s="5" t="s">
+      <c r="U7" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="U7" s="5" t="s">
+      <c r="V7" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="V7" s="5" t="s">
+      <c r="W7" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="W7" s="5" t="s">
+      <c r="X7" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="X7" s="5" t="s">
+      <c r="Y7" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="Y7" s="5" t="s">
+      <c r="Z7" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="AA7" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AB7" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AC7" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="AC7" s="5" t="s">
+      <c r="AD7" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="AD7" s="5" t="s">
+      <c r="AE7" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="AE7" s="5" t="s">
+      <c r="AF7" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="AF7" s="5" t="s">
+      <c r="AG7" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="AG7" s="5" t="s">
+      <c r="AH7" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="AH7" s="5" t="s">
+      <c r="AI7" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="AI7" s="5" t="s">
+      <c r="AJ7" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="AJ7" s="5" t="s">
+      <c r="AK7" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="AK7" s="5" t="s">
+      <c r="AL7" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="AL7" s="5" t="s">
+      <c r="AM7" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="AM7" s="5" t="s">
+      <c r="AN7" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="AN7" s="5" t="s">
+      <c r="AO7" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="AO7" s="5" t="s">
+      <c r="AP7" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="AP7" s="5" t="s">
+      <c r="AQ7" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="AQ7" s="5" t="s">
+      <c r="AR7" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="AR7" s="5" t="s">
+      <c r="AS7" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="AS7" s="5" t="s">
+      <c r="AT7" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="AT7" s="5" t="s">
+      <c r="AU7" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="AU7" s="5" t="s">
+      <c r="AV7" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="AV7" s="5" t="s">
+      <c r="AW7" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="AW7" s="5" t="s">
+      <c r="AX7" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="AX7" s="5" t="s">
+      <c r="AY7" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="AY7" s="5" t="s">
+      <c r="AZ7" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="AZ7" s="5" t="s">
+      <c r="BA7" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="BA7" s="5" t="s">
+      <c r="BB7" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="BB7" s="5" t="s">
+      <c r="BC7" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="BC7" s="5" t="s">
+      <c r="BD7" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="BD7" s="5" t="s">
+      <c r="BE7" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="BE7" s="5" t="s">
+      <c r="BF7" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="BF7" s="5" t="s">
+      <c r="BG7" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="BG7" s="5" t="s">
+      <c r="BH7" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="BH7" s="5" t="s">
+      <c r="BI7" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="BI7" s="5" t="s">
+      <c r="BJ7" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="BJ7" s="5" t="s">
+      <c r="BK7" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="BK7" s="5" t="s">
+      <c r="BL7" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="BL7" s="5" t="s">
+      <c r="BM7" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="BM7" s="5" t="s">
+      <c r="BN7" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="BN7" s="5" t="s">
+      <c r="BO7" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="BO7" s="5" t="s">
+      <c r="BP7" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="BP7" s="5" t="s">
+      <c r="BQ7" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="BQ7" s="5" t="s">
+      <c r="BR7" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="BR7" s="5" t="s">
+      <c r="BS7" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="BS7" s="5" t="s">
+      <c r="BT7" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="BT7" s="5" t="s">
+      <c r="BU7" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="BU7" s="5" t="s">
+      <c r="BV7" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="BV7" s="5" t="s">
+      <c r="BW7" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="BW7" s="5" t="s">
+      <c r="BX7" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="BX7" s="5" t="s">
+      <c r="BY7" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="BY7" s="5" t="s">
+      <c r="BZ7" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="BZ7" s="5" t="s">
+      <c r="CA7" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="CA7" s="5" t="s">
+      <c r="CB7" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="CB7" s="5" t="s">
+      <c r="CC7" s="5" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="CD7" s="22"/>
     </row>
     <row r="8" spans="2:82" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="K8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AW8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AX8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AY8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AZ8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BC8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BD8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BE8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BF8" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="BG8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BH8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BI8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BJ8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BK8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BL8" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="BM8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BN8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BO8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BP8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BQ8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BR8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BS8" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="J8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="5" t="s">
+      <c r="BT8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BU8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BV8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BW8" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BX8" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="L8" s="5" t="s">
-[...193 lines deleted...]
-      </c>
       <c r="BY8" s="5" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="BZ8" s="5" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="CA8" s="5" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="CB8" s="5" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="CC8" s="5" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="CD8" s="22"/>
     </row>
     <row r="9" spans="2:82" s="10" customFormat="1" ht="255" x14ac:dyDescent="0.25">
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="E9" s="19" t="s">
         <v>475</v>
       </c>
-      <c r="E9" s="19" t="s">
+      <c r="F9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="H9" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="N9" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="P9" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="N9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="P9" s="5" t="s">
+      <c r="Q9" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="Q9" s="5" t="s">
+      <c r="R9" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="R9" s="5" t="s">
+      <c r="S9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="U9" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="S9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U9" s="5" t="s">
+      <c r="V9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="W9" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="V9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="W9" s="5" t="s">
+      <c r="X9" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="X9" s="5" t="s">
+      <c r="Y9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AB9" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="Y9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AB9" s="5" t="s">
+      <c r="AC9" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="AC9" s="5" t="s">
+      <c r="AD9" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="AD9" s="5" t="s">
+      <c r="AE9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AF9" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="AE9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF9" s="5" t="s">
+      <c r="AG9" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AI9" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="AJ9" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="AG9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AJ9" s="5" t="s">
+      <c r="AK9" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="AK9" s="5" t="s">
+      <c r="AL9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AM9" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="AL9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AM9" s="5" t="s">
+      <c r="AN9" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="AN9" s="5" t="s">
+      <c r="AO9" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="AO9" s="5" t="s">
+      <c r="AP9" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="AQ9" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="AP9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AQ9" s="5" t="s">
+      <c r="AR9" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="AR9" s="5" t="s">
+      <c r="AS9" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="AS9" s="5" t="s">
+      <c r="AT9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AU9" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="AT9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AU9" s="5" t="s">
+      <c r="AV9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AW9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AX9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AY9" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="AZ9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BA9" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="AV9" s="5" t="s">
-[...14 lines deleted...]
-      <c r="BA9" s="5" t="s">
+      <c r="BB9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BC9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BD9" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="BB9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="BD9" s="5" t="s">
+      <c r="BE9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BF9" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="BE9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="5" t="s">
+      <c r="BG9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BH9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BI9" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BJ9" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="BG9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="BI9" s="5" t="s">
+      <c r="BK9" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="BJ9" s="5" t="s">
+      <c r="BL9" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="BK9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="5" t="s">
+      <c r="BM9" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="BM9" s="5" t="s">
+      <c r="BN9" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="BO9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BP9" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="BN9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="BP9" s="5" t="s">
+      <c r="BQ9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BR9" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="BQ9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="5" t="s">
+      <c r="BS9" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="BS9" s="5" t="s">
+      <c r="BT9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BU9" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="BT9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BU9" s="5" t="s">
+      <c r="BV9" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="BV9" s="5" t="s">
+      <c r="BW9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BX9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BY9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BZ9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="CA9" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="CB9" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="BW9" s="5" t="s">
-[...14 lines deleted...]
-      <c r="CB9" s="5" t="s">
+      <c r="CC9" s="5" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="CD9" s="22"/>
     </row>
     <row r="10" spans="2:82" s="10" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E10" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="F10" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="G10" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="L10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="M10" s="5" t="s">
+      <c r="N10" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="N10" s="5" t="s">
+      <c r="O10" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="O10" s="5" t="s">
+      <c r="P10" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="P10" s="5" t="s">
+      <c r="Q10" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="Q10" s="5" t="s">
+      <c r="R10" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="R10" s="5" t="s">
+      <c r="S10" s="19" t="s">
         <v>529</v>
       </c>
-      <c r="S10" s="19" t="s">
+      <c r="T10" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="T10" s="5" t="s">
+      <c r="U10" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="U10" s="5" t="s">
+      <c r="V10" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="V10" s="5" t="s">
+      <c r="W10" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="W10" s="5" t="s">
+      <c r="X10" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="X10" s="5" t="s">
+      <c r="Y10" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="Y10" s="5" t="s">
+      <c r="Z10" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="AA10" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="Z10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AA10" s="5" t="s">
+      <c r="AB10" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="AB10" s="5" t="s">
+      <c r="AC10" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="AC10" s="5" t="s">
+      <c r="AD10" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="AE10" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="AD10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AE10" s="5" t="s">
+      <c r="AF10" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="AF10" s="5" t="s">
+      <c r="AG10" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="AG10" s="5" t="s">
+      <c r="AH10" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="AH10" s="5" t="s">
+      <c r="AI10" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="AK10" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="AI10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AK10" s="5" t="s">
+      <c r="AL10" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="AL10" s="5" t="s">
+      <c r="AM10" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="AM10" s="5" t="s">
+      <c r="AN10" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="AN10" s="5" t="s">
+      <c r="AO10" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="AO10" s="5" t="s">
+      <c r="AP10" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="AP10" s="5" t="s">
+      <c r="AQ10" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="AQ10" s="5" t="s">
+      <c r="AR10" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="AS10" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="AR10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AS10" s="5" t="s">
+      <c r="AT10" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="AU10" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="AV10" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="AT10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AV10" s="5" t="s">
+      <c r="AW10" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="AW10" s="5" t="s">
+      <c r="AX10" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="AX10" s="5" t="s">
+      <c r="AY10" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="AY10" s="5" t="s">
+      <c r="AZ10" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="AZ10" s="5" t="s">
+      <c r="BA10" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="BA10" s="5" t="s">
+      <c r="BB10" s="19" t="s">
         <v>557</v>
       </c>
-      <c r="BB10" s="19" t="s">
+      <c r="BC10" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="BC10" s="5" t="s">
+      <c r="BD10" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="BD10" s="5" t="s">
+      <c r="BE10" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="BE10" s="5" t="s">
+      <c r="BF10" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="BG10" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="BF10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BG10" s="5" t="s">
+      <c r="BH10" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="BH10" s="5" t="s">
+      <c r="BI10" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="BI10" s="5" t="s">
+      <c r="BJ10" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="BJ10" s="5" t="s">
+      <c r="BK10" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="BK10" s="5" t="s">
+      <c r="BL10" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="BL10" s="5" t="s">
+      <c r="BM10" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="BN10" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="BM10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BN10" s="5" t="s">
+      <c r="BO10" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="BP10" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="BO10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BP10" s="5" t="s">
+      <c r="BQ10" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="BR10" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="BQ10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BR10" s="5" t="s">
+      <c r="BS10" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="BS10" s="5" t="s">
+      <c r="BT10" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="BT10" s="5" t="s">
+      <c r="BU10" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="BU10" s="5" t="s">
+      <c r="BV10" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="BV10" s="5" t="s">
+      <c r="BW10" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="BW10" s="5" t="s">
+      <c r="BX10" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="BY10" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="BX10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BY10" s="5" t="s">
+      <c r="BZ10" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="BZ10" s="5" t="s">
+      <c r="CA10" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="CA10" s="5" t="s">
+      <c r="CB10" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="CB10" s="5" t="s">
+      <c r="CC10" s="5" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="CD10" s="22"/>
     </row>
     <row r="11" spans="2:82" s="10" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="H11" s="18" t="s">
         <v>583</v>
       </c>
-      <c r="G11" s="20" t="s">
+      <c r="I11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="J11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="K11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="L11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="M11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="N11" s="18" t="s">
         <v>583</v>
       </c>
-      <c r="H11" s="18" t="s">
+      <c r="O11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="P11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q11" s="18" t="s">
+        <v>583</v>
+      </c>
+      <c r="R11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="S11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="T11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="U11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="V11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="W11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="X11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="Y11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="Z11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AA11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AB11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AC11" s="18" t="s">
+        <v>583</v>
+      </c>
+      <c r="AD11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AE11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AF11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AG11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AH11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AI11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AJ11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AK11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AL11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AM11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AN11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AO11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AP11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AQ11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AR11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AS11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AT11" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="AU11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AV11" s="18" t="s">
+        <v>583</v>
+      </c>
+      <c r="AW11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AX11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AY11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="AZ11" s="18" t="s">
+        <v>583</v>
+      </c>
+      <c r="BA11" s="18" t="s">
+        <v>583</v>
+      </c>
+      <c r="BB11" s="18" t="s">
         <v>584</v>
       </c>
-      <c r="I11" s="20" t="s">
+      <c r="BC11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BD11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BE11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BF11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BG11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BH11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BI11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BJ11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BK11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BL11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BM11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BN11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BO11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BP11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BQ11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BR11" s="20" t="s">
+        <v>582</v>
+      </c>
+      <c r="BS11" s="18" t="s">
         <v>583</v>
       </c>
-      <c r="J11" s="20" t="s">
-[...184 lines deleted...]
-      </c>
       <c r="BT11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="BU11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="BV11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="BW11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="BX11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="BY11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="BZ11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="CA11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="CB11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="CC11" s="20" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="CD11" s="22"/>
     </row>
     <row r="12" spans="2:82" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>586</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="15" t="s">
         <v>587</v>
       </c>
-      <c r="D12" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="H12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="I12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="J12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="K12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="L12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="M12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="N12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="O12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="P12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="Q12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="R12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="S12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="T12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="V12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="W12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="X12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="Y12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="Z12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AA12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AB12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AC12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AD12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AE12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AF12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AG12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AH12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AI12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AJ12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AK12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AL12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AM12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AN12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AO12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AP12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AQ12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AR12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AS12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AT12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AU12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AV12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AW12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AX12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AY12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="AZ12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BA12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BB12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BC12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BD12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BE12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BF12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BG12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BH12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BI12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BJ12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BK12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BL12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BM12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BN12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BO12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BP12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BQ12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BR12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BS12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BT12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BU12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BV12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BW12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BX12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BY12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="BZ12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="CA12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="CB12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="CC12" s="11" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="CD12" s="3" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="13" spans="2:82" ht="30" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="5" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="E13" s="12">
         <v>0.05</v>
       </c>
       <c r="F13" s="12">
         <v>0.05</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <v>0.14699999999999999</v>
       </c>
       <c r="I13" s="12">
         <v>0.05</v>
       </c>
       <c r="J13" s="12">
         <v>0.1</v>
       </c>
       <c r="K13" s="12">
         <v>0.25</v>
       </c>
       <c r="L13" s="12">
         <v>0.05</v>
       </c>
@@ -5570,767 +5570,767 @@
       <c r="BW13" s="12">
         <v>0.05</v>
       </c>
       <c r="BX13" s="12">
         <v>0.3</v>
       </c>
       <c r="BY13" s="12">
         <v>0.05</v>
       </c>
       <c r="BZ13" s="12">
         <v>0.15</v>
       </c>
       <c r="CA13" s="12">
         <v>0</v>
       </c>
       <c r="CB13" s="12">
         <v>0.15</v>
       </c>
       <c r="CC13" s="12">
         <v>0.05</v>
       </c>
     </row>
     <row r="14" spans="2:82" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="4"/>
       <c r="C14" s="5" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="F14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="J14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="H14" s="9" t="s">
+      <c r="K14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="L14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="I14" s="9" t="s">
+      <c r="M14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="N14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="O14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="J14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="9" t="s">
+      <c r="R14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="S14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="T14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="L14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="M14" s="9" t="s">
+      <c r="U14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="N14" s="9" t="s">
+      <c r="V14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="W14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="O14" s="9" t="s">
+      <c r="X14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="Y14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="Z14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="P14" s="9" t="s">
+      <c r="AA14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AB14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="Q14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="9" t="s">
+      <c r="AC14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="S14" s="9" t="s">
+      <c r="AD14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AE14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="T14" s="9" t="s">
-[...5 lines deleted...]
-      <c r="V14" s="9" t="s">
+      <c r="AF14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AG14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AH14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AI14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="W14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="9" t="s">
+      <c r="AJ14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AK14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AL14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AM14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AN14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AO14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AP14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AQ14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AR14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AS14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AT14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AU14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AV14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AW14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AX14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="AY14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="Y14" s="9" t="s">
+      <c r="AZ14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="Z14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AA14" s="9" t="s">
+      <c r="BA14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BB14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BC14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AB14" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AD14" s="9" t="s">
+      <c r="BD14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AE14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="9" t="s">
+      <c r="BE14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BF14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AG14" s="9" t="s">
+      <c r="BG14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BH14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BI14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BJ14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BK14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BL14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AH14" s="9" t="s">
+      <c r="BM14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BN14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BO14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BP14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BQ14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BR14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AI14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="9" t="s">
+      <c r="BS14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BT14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BU14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BV14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AK14" s="9" t="s">
+      <c r="BW14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AL14" s="9" t="s">
+      <c r="BX14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AM14" s="9" t="s">
+      <c r="BY14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="BZ14" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="CA14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AN14" s="9" t="s">
+      <c r="CB14" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="AO14" s="9" t="s">
-[...118 lines deleted...]
-      </c>
       <c r="CC14" s="9" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="15" spans="2:82" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="5" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="E15" s="13">
         <v>200</v>
       </c>
       <c r="F15" s="13">
         <v>85</v>
       </c>
       <c r="G15" s="13">
         <v>150</v>
       </c>
       <c r="H15" s="13">
         <v>232.33</v>
       </c>
       <c r="I15" s="13">
         <v>137.03</v>
       </c>
       <c r="J15" s="13">
         <v>921.8</v>
       </c>
       <c r="K15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="L15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="M15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="N15" s="13">
         <v>0</v>
       </c>
       <c r="O15" s="13">
         <v>90</v>
       </c>
       <c r="P15" s="13">
         <v>105</v>
       </c>
       <c r="Q15" s="13">
         <v>225</v>
       </c>
       <c r="R15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="S15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="T15" s="13">
         <v>0</v>
       </c>
       <c r="U15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="V15" s="13">
         <v>120</v>
       </c>
       <c r="W15" s="13">
         <v>0</v>
       </c>
       <c r="X15" s="13">
         <v>175</v>
       </c>
       <c r="Y15" s="13">
         <v>0</v>
       </c>
       <c r="Z15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AA15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AB15" s="13">
         <v>325</v>
       </c>
       <c r="AC15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AD15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AE15" s="13">
         <v>75</v>
       </c>
       <c r="AF15" s="13">
         <v>50</v>
       </c>
       <c r="AG15" s="13">
         <v>125</v>
       </c>
       <c r="AH15" s="13">
         <v>150</v>
       </c>
       <c r="AI15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AJ15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AK15" s="13">
         <v>250</v>
       </c>
       <c r="AL15" s="13">
         <v>90</v>
       </c>
       <c r="AM15" s="13">
         <v>195</v>
       </c>
       <c r="AN15" s="13">
         <v>150</v>
       </c>
       <c r="AO15" s="13">
         <v>95</v>
       </c>
       <c r="AP15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AQ15" s="13">
         <v>150</v>
       </c>
       <c r="AR15" s="13">
         <v>100</v>
       </c>
       <c r="AS15" s="13">
         <v>200</v>
       </c>
       <c r="AT15" s="13">
         <v>250</v>
       </c>
       <c r="AU15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AV15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AW15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AX15" s="13">
         <v>75</v>
       </c>
       <c r="AY15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="AZ15" s="13">
         <v>240</v>
       </c>
       <c r="BA15" s="13">
         <v>425</v>
       </c>
       <c r="BB15" s="13">
         <v>0</v>
       </c>
       <c r="BC15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BD15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BE15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BF15" s="13">
         <v>250</v>
       </c>
       <c r="BG15" s="13">
         <v>139.69999999999999</v>
       </c>
       <c r="BH15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BI15" s="13">
         <v>500</v>
       </c>
       <c r="BJ15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BK15" s="13">
         <v>0</v>
       </c>
       <c r="BL15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BM15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BN15" s="13">
         <v>85</v>
       </c>
       <c r="BO15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BP15" s="13">
         <v>175</v>
       </c>
       <c r="BQ15" s="13">
         <v>200</v>
       </c>
       <c r="BR15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BS15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BT15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BU15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BV15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BW15" s="13">
         <v>150</v>
       </c>
       <c r="BX15" s="13">
         <v>275</v>
       </c>
       <c r="BY15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="BZ15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="CA15" s="13">
         <v>0</v>
       </c>
       <c r="CB15" s="9" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="CC15" s="13">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="2:82" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="H16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="I16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="J16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="K16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="L16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="M16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="N16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="O16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="P16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="Q16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="R16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="S16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="T16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="U16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="V16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="W16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="X16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="Y16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="Z16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AA16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AB16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AC16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AD16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AE16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AF16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AG16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AH16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AI16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AJ16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AK16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AL16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AM16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AN16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AO16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AP16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AQ16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AR16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AS16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AT16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AU16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AV16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AW16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AX16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AY16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="AZ16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BA16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BB16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BC16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BD16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BE16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BF16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BG16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BH16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BI16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BJ16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BK16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BL16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BM16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BN16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BO16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BP16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BQ16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BR16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BS16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BT16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BU16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BV16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BW16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BX16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BY16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="BZ16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="CA16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="CB16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="CC16" s="14" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:CC16">
     <sortCondition ref="E2:CC2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="G11" r:id="rId1" xr:uid="{AA332855-9F9E-4F1B-A8E8-CF62F774328B}"/>
     <hyperlink ref="I11" r:id="rId2" xr:uid="{A0161239-73CC-460B-93DA-7A6659BF44FD}"/>
     <hyperlink ref="J11" r:id="rId3" xr:uid="{47013FE8-AEF3-4917-B9F6-936CE210B4B9}"/>
     <hyperlink ref="K11" r:id="rId4" xr:uid="{4E621C18-E3D0-4BE9-9450-6AD562ECD4AE}"/>
     <hyperlink ref="L11" r:id="rId5" xr:uid="{C5301A55-D98F-41EB-B99A-15CCF66A1DEF}"/>
     <hyperlink ref="M11" r:id="rId6" xr:uid="{8DBBC754-8FE0-4F98-9ECB-FF66B2E473F0}"/>
     <hyperlink ref="O11" r:id="rId7" xr:uid="{55A45B20-277B-4881-A990-8C453B258F37}"/>
     <hyperlink ref="P11" r:id="rId8" xr:uid="{F11BA033-176A-4ED7-A540-EB43073DA507}"/>
     <hyperlink ref="R11" r:id="rId9" xr:uid="{7E23D382-9A5D-4961-BC64-F8759B4AB573}"/>
     <hyperlink ref="S11" r:id="rId10" xr:uid="{20BFD754-5A86-4176-997F-E2BD2C721BFE}"/>
     <hyperlink ref="T11" r:id="rId11" xr:uid="{3C7C9838-4176-435C-B698-BF0368E44C62}"/>
     <hyperlink ref="U11" r:id="rId12" xr:uid="{FC4EAE80-EBA2-471D-BCC5-BDFD67A83619}"/>
     <hyperlink ref="V11" r:id="rId13" xr:uid="{E27D4F05-7714-4793-A943-A1466148915E}"/>
     <hyperlink ref="X11" r:id="rId14" xr:uid="{6A339F7B-A6EA-4089-BA23-F63EF9589142}"/>
     <hyperlink ref="Z11" r:id="rId15" xr:uid="{793A149E-4390-4484-9E07-DB8954278DC0}"/>
     <hyperlink ref="AA11" r:id="rId16" xr:uid="{F57F5F6D-7259-41B9-9162-1D5B674B2C69}"/>
     <hyperlink ref="AB11" r:id="rId17" xr:uid="{79661275-4993-4506-8895-5F45AE810FFB}"/>
     <hyperlink ref="AD11" r:id="rId18" xr:uid="{282B4AB9-76A4-4A22-B2D9-305D0E856DEB}"/>