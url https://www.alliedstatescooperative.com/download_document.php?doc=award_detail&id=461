--- v1 (2026-07-01)
+++ v2 (2026-10-05)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7510 Advertising, Graphic Design, Marketing Services and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBE08A97-E07F-44B1-81DE-85071E3EBC57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{593542BC-70A5-4D57-A50D-B179797180D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="148">
   <si>
     <t/>
   </si>
   <si>
     <t>For The Brand Marketing LLC</t>
   </si>
   <si>
     <t>Stanton Street Technology Group, Inc.</t>
   </si>
   <si>
     <t>True North Inc.</t>
   </si>
   <si>
     <t>EFO Media (EFO LLC)</t>
   </si>
   <si>
     <t>Luna Creative, LLC</t>
   </si>
   <si>
     <t>Mithoff Burton Partners (Mithoff Advertising, Inc.)</t>
   </si>
   <si>
     <t>XCLAYMATION (COLLABORATORZ LLC)</t>
   </si>
   <si>
@@ -516,78 +516,81 @@
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 (915) 496-1757</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>CultureSpan Marketing (The Laster Group, Inc.)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Borderline Creative LLC, dba CultureSpan Marketing + Digital</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>*updated 9/18/25, 10/7/25</t>
   </si>
   <si>
     <r>
       <t>AeroFrohne LLC (Derrick</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Anthony </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Frohne)</t>
     </r>
   </si>
   <si>
     <t>*updated 4/9/26</t>
+  </si>
+  <si>
+    <t>*updated 7/20/26</t>
+  </si>
+  <si>
+    <t>*updated 9/18/25, 10/7/25, 9/4/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1105,79 +1108,81 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Fuzzy%20Red%20Panda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Prime%20Advertising.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Allovus%20Creative.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/For%20the%20Brand%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Mithoff%20Burton.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KVIA%20TV.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/AeroFrohne.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Xclaymation.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/11D%20Marketing.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/EFO%20Media.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Magnum%20Opus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CultureSpan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/TrueNorth.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Lune%20Creative.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/CESO%20Communication.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/KFOX14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7510/Stanton%20Street.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:U15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="42.85546875" style="1" customWidth="1"/>
     <col min="4" max="20" width="30.7109375" style="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="D1" s="16"/>
+    <row r="1" spans="2:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="D1" s="16" t="s">
+        <v>146</v>
+      </c>
       <c r="E1" s="22" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G1" s="16"/>
       <c r="H1" s="16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I1" s="16"/>
       <c r="M1" s="1" t="s">
         <v>139</v>
       </c>
       <c r="N1" s="16"/>
       <c r="P1" s="16"/>
       <c r="Q1" s="16"/>
       <c r="R1" s="16"/>
       <c r="S1" s="16"/>
       <c r="T1" s="16"/>
     </row>
     <row r="2" spans="2:21" s="6" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="C2" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D2" s="12" t="s">
         <v>126</v>
       </c>
       <c r="E2" s="12" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F2" s="12" t="s">
         <v>128</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>135</v>
       </c>
       <c r="H2" s="12" t="s">
         <v>143</v>
       </c>
       <c r="I2" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K2" s="12" t="s">
         <v>129</v>
       </c>
       <c r="L2" s="12" t="s">
         <v>130</v>
       </c>
       <c r="M2" s="12" t="s">
         <v>131</v>
       </c>