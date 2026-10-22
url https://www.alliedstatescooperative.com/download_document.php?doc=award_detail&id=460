--- v0 (2026-07-01)
+++ v1 (2026-10-22)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7506 Vehicle Fleet Purchase\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8B6CD74-60A6-49A9-983C-4525790A2492}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CC09D0F-614F-4D11-965C-92E8949DF1B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2746" uniqueCount="1316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2746" uniqueCount="1317">
   <si>
     <t/>
   </si>
   <si>
     <t>Sames Bastrop Ford (Sames Bastrop Ford, INC.)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Acura Model Vehicles</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
@@ -3999,90 +3999,111 @@
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>20850</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 $22,715.00</t>
     </r>
   </si>
   <si>
     <t>*updated 4/24/26</t>
   </si>
   <si>
-    <t>*updated 12/3/24; 3/7/25, 3/18/25, 5/22/25, 6/24/25, 7/29/25, 9/24/25, 5/28/26</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>$27,522</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> $28,800
 1PT26 FWD 4DR LT w/1LT</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>$39,495</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> $40,800
 1LB56 FWD 4DR LT w/1LT</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 12/3/24; 3/7/25, 3/18/25, 5/22/25, 6/24/25, 7/29/25, 9/24/25, 5/28/26, 7/2/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>No Bid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+$32,400
+14C43</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -4578,79 +4599,79 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Rudolph%20Chevrolet%20Pricing%20-%20Combined.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samesbastropford.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.collins@sames.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Patty/25-7506/Sames%20-%20Combined%20Pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D744"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="C220" sqref="C220"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="7" customWidth="1"/>
     <col min="2" max="2" width="36" style="8" customWidth="1"/>
     <col min="3" max="3" width="30.42578125" style="8" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="12" style="7" customWidth="1"/>
     <col min="6" max="6" width="14" style="7" customWidth="1"/>
     <col min="7" max="7" width="12" style="7" customWidth="1"/>
     <col min="8" max="8" width="14" style="7" customWidth="1"/>
     <col min="9" max="9" width="12" style="7" customWidth="1"/>
     <col min="10" max="10" width="14" style="7" customWidth="1"/>
     <col min="11" max="11" width="12" style="7" customWidth="1"/>
     <col min="12" max="12" width="14" style="7" customWidth="1"/>
     <col min="13" max="13" width="12" style="7" customWidth="1"/>
     <col min="14" max="14" width="14" style="7" customWidth="1"/>
     <col min="15" max="15" width="12" style="7" customWidth="1"/>
     <col min="16" max="16" width="14" style="7" customWidth="1"/>
     <col min="17" max="17" width="12" style="7" customWidth="1"/>
     <col min="18" max="18" width="14" style="7" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="C1" s="6" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>1285</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B3" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1287</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>1286</v>
@@ -7484,51 +7505,51 @@
         <v>25800</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A208" s="12" t="s">
         <v>388</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>389</v>
       </c>
       <c r="C208" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A209" s="12" t="s">
         <v>390</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
       <c r="D209" s="2">
         <v>34645</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" s="12" t="s">
         <v>392</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>393</v>
       </c>
       <c r="C210" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D210" s="2">
         <v>34645</v>
       </c>
     </row>
     <row r="211" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A211" s="12" t="s">
         <v>394</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>395</v>
@@ -7540,51 +7561,51 @@
         <v>35691</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" s="12" t="s">
         <v>396</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C212" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D212" s="2">
         <v>48505</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A213" s="12" t="s">
         <v>398</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>399</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
       <c r="D213" s="2">
         <v>40735</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A214" s="12" t="s">
         <v>1295</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="D214" s="2"/>
     </row>
     <row r="215" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A215" s="12" t="s">
         <v>400</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>401</v>
       </c>
       <c r="C215" s="2" t="s">
@@ -7614,59 +7635,59 @@
       </c>
       <c r="B217" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="D217" s="2">
         <v>60320</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A218" s="12" t="s">
         <v>384</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>385</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A219" s="12" t="s">
         <v>404</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>405</v>
       </c>
       <c r="C219" s="16" t="s">
-        <v>7</v>
+        <v>1316</v>
       </c>
       <c r="D219" s="2">
         <v>31081</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A220" s="12" t="s">
         <v>406</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>407</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="D220" s="2">
         <v>37825</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A221" s="12" t="s">
         <v>366</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>367</v>