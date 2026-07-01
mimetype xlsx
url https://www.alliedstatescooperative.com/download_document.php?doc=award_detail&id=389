--- v0 (2025-11-03)
+++ v1 (2026-07-01)
@@ -1,217 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2022\22-7425 Playground Park Systems, Installation and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8BB22E3-C6DB-4412-ABAC-59755819BEE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6451C3FD-5E56-424F-A37F-1BCD4AD1D96A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="92">
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Creative Recreational Designs, Inc.</t>
   </si>
   <si>
     <t>Exerplay, Inc</t>
   </si>
   <si>
     <t>Grass Masters LLC DBA Global Maven Enterprises, LLC</t>
   </si>
   <si>
     <t>IQP CANOPIES LLC</t>
   </si>
   <si>
-    <t>Playground Solutions of Texas, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>PlaySafe LLC (DeFillippo)</t>
   </si>
   <si>
     <t>The PlayWell Group Inc</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Patrick "Duke" DeFillippo</t>
   </si>
   <si>
     <t>Michelle McKean</t>
   </si>
   <si>
     <t>Azzam Askar</t>
   </si>
   <si>
     <t>Ruben Espino</t>
   </si>
   <si>
-    <t>Christina Jones</t>
-[...1 lines deleted...]
-  <si>
     <t>Butch DeFillippo</t>
   </si>
   <si>
     <t>Maria Powell</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>PO BOX 15191, Rio Rancho, NM 87174</t>
   </si>
   <si>
     <t>PO Box 1160, Cedar Crest, NM 87008</t>
   </si>
   <si>
     <t>PO Box 2016 Las Cruces, NM 88004</t>
   </si>
   <si>
     <t>12867 AZOGUE AVE. EL PASO TX. 79938</t>
   </si>
   <si>
-    <t>PO Box 92458, Southlake, TX  76092</t>
-[...1 lines deleted...]
-  <si>
     <t>PO Box 66056 Albuquerque NM 87193</t>
   </si>
   <si>
     <t>203A State Highway 46 E Boerne,TX 78006</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Duke@CreativeRecDesigns.com</t>
   </si>
   <si>
     <t>michelle@exerplay.com</t>
   </si>
   <si>
     <t>customerservice@nmgrassmasters.com</t>
   </si>
   <si>
     <t>iqpcanopies@gmail.com</t>
   </si>
   <si>
     <t>Butch@play-safe.com</t>
   </si>
   <si>
     <t>maria@playwellgroup.com</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>(505) 414-9866</t>
   </si>
   <si>
     <t>(979) 906-0185</t>
   </si>
   <si>
     <t>(575) 571-7417</t>
   </si>
   <si>
     <t>(915) 329-8346</t>
   </si>
   <si>
-    <t>(469) 375-4590</t>
-[...1 lines deleted...]
-  <si>
     <t>(505) 250-5689</t>
   </si>
   <si>
     <t>(800) 762-1816 x101</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>HTTP://www.CreativeRecDesigns.com</t>
   </si>
   <si>
     <t>HTTP://www.exerplay.com</t>
   </si>
   <si>
     <t>HTTP://www.gmellcusa.com</t>
   </si>
   <si>
     <t>https://americansunshades.com/</t>
   </si>
   <si>
-    <t>HTTP://www.pstxi.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.play-safe.com</t>
   </si>
   <si>
     <t>https://www.playwellgroup.com/</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>S&amp;H (expedite fees)…</t>
   </si>
   <si>
     <t>yes, Exerplay will only charge additional fees for expediting when it is required by the vendor.</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Yes, Claudia Wolosz - some products can be expeditated, but the majority are manufactured when ordered, so expediting would be on a case by case basis</t>
@@ -292,77 +277,186 @@
     <t>1</t>
   </si>
   <si>
     <t>Hourly rate for installation during normal work hours (M-F, 8-5)</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
     <t>see attached price link</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Percent discount offcatalog/pricelist</t>
   </si>
   <si>
     <t>Coefficient  1.1975</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Markup over cost for installation items (ie: concrete, steel, rubber, etc)</t>
-  </si>
-[...4 lines deleted...]
-    <t>*updated 8/28/23, 12/18/24</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Yes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> No</t>
     </r>
   </si>
   <si>
-    <t>*updated 2/25/22, 3/1/22, 3/21/22, 6/28/22, 6/30/22, 8/26/22, 1/17/23, 5/12/23, 6/13/23, 7/19/23, 7/26/23, 8/29/23, 10/26/23, 11/14/23, 1/17/24, 4/26/24, 4/30/24, 6/24/24, 9/5/24, 10/10/24, 12/2/24, 1/7/25, 2/3/25, 3/18/25, 3/26/25, 4/11/25, 4/28/25, 6/24/25, 10/1/25</t>
+    <t>*updated 4/14/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Playground Solutions of Texas, Inc.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Parkscapes Texas, LLC</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Christina Jones </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>Norma Martinez</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PO Box 92458, Southlake, TX  76092</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> PO Box 540288 Houston, TX 77254</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>christina@pstxi.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> norma@parkscapes.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(469) 375-4590 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>800-726-7529</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>HTTP://www.pstxi.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> https://parkscapes.com/</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 2/25/22, 3/1/22, 3/21/22, 6/28/22, 6/30/22, 8/26/22, 1/17/23, 5/12/23, 6/13/23, 7/19/23, 7/26/23, 8/29/23, 10/26/23, 11/14/23, 1/17/24, 4/26/24, 4/30/24, 6/24/24, 9/5/24, 10/10/24, 12/2/24, 1/7/25, 2/3/25, 3/18/25, 3/26/25, 4/11/25, 4/28/25, 6/24/25, 10/1/25, 11/7/25, 11/12/25, 11/21/25, 12/4/25, 2/20/26, 4/27/26</t>
+  </si>
+  <si>
+    <t>*updated 8/28/23, 12/18/24, 6/30/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -481,56 +575,54 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -805,554 +897,555 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/Playground%20Solutions%20of%20Texas%20Inc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/The%20Play%20Well%20Group%20Inc.%20.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/Creative%20Recreational%20Designs%20Inc..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christina@pstxi.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/PSI%20and%20WV%20Price%20List%20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/IQP%20Canopies%20LLC.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/Playground%20Solutions%20of%20Texas%20Inc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/The%20Play%20Well%20Group%20Inc.%20.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/Creative%20Recreational%20Designs%20Inc..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/PSI%20and%20WV%20Price%20List%20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/22-7425/IQP%20Canopies%20LLC.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="8" style="4" customWidth="1"/>
     <col min="3" max="3" width="36" style="4" customWidth="1"/>
     <col min="4" max="4" width="6" style="4" customWidth="1"/>
     <col min="5" max="11" width="30.7109375" style="4" customWidth="1"/>
     <col min="12" max="12" width="12" style="4" customWidth="1"/>
     <col min="13" max="13" width="14" style="4" customWidth="1"/>
     <col min="14" max="14" width="12" style="4" customWidth="1"/>
     <col min="15" max="15" width="14" style="4" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="150" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:12" ht="180" x14ac:dyDescent="0.25">
       <c r="E1" s="15"/>
       <c r="F1" s="15" t="s">
         <v>90</v>
       </c>
       <c r="G1" s="15"/>
       <c r="H1" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="I1" s="15"/>
+        <v>91</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>83</v>
+      </c>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
     </row>
     <row r="2" spans="2:12" s="11" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D2" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="J2" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="16" t="s">
+      <c r="K2" s="16" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="3" spans="2:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D3" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="H3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="I3" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="J3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="K3" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="3" t="s">
+    </row>
+    <row r="4" spans="2:12" s="11" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D4" s="13" t="s">
+      <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="I4" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="K4" s="3" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="2:12" s="11" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D5" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="H5" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="K5" s="3" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="2:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="H6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="I6" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="K6" s="3" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="2:12" s="11" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="I7" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="K7" s="3" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D8" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>43</v>
+      </c>
+      <c r="H8" s="18" t="s">
+        <v>82</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:12" s="11" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="D9" s="13" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:12" s="11" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="D10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="F10" s="3" t="s">
+      <c r="K10" s="3" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="11" spans="2:12" s="11" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="D11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="E11" s="3" t="s">
+      <c r="J11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="3" t="s">
         <v>63</v>
-      </c>
-[...16 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="12" spans="2:12" s="11" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D12" s="14" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E12" s="17" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F12" s="16" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="G12" s="16" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H12" s="17" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="I12" s="17" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="J12" s="17" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="K12" s="17" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B13" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="2" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D14" s="3">
         <v>1</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="F14" s="8">
         <v>145</v>
       </c>
       <c r="G14" s="8">
         <v>35</v>
       </c>
       <c r="H14" s="8">
         <v>30</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J14" s="8">
         <v>70</v>
       </c>
       <c r="K14" s="8" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="2" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D15" s="3">
         <v>1</v>
       </c>
       <c r="E15" s="9">
         <v>0.05</v>
       </c>
       <c r="F15" s="9">
         <v>0.05</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="H15" s="9">
         <v>0.02</v>
       </c>
       <c r="I15" s="9">
         <v>0.1</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0.05</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="30" x14ac:dyDescent="0.25">
       <c r="B16" s="2" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D16" s="3">
         <v>1</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="F16" s="9">
         <v>0.3</v>
       </c>
       <c r="G16" s="9">
         <v>0.35</v>
       </c>
       <c r="H16" s="9">
         <v>0.3</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0.32</v>
       </c>
     </row>
     <row r="17" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="H17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="I17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="K17" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:K17">
     <sortCondition ref="E2:K2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="E12" r:id="rId1" xr:uid="{6A47E485-F202-4EC1-9B85-0FE3C1186165}"/>
     <hyperlink ref="K12" r:id="rId2" xr:uid="{0DDC6351-F50E-42DC-BD07-E833D64862EC}"/>
     <hyperlink ref="H12" r:id="rId3" xr:uid="{1474E62C-4799-4F7F-996A-2DEA10586359}"/>
     <hyperlink ref="J12" r:id="rId4" xr:uid="{26C36C29-75AE-4CF0-9DD7-13E31567F57E}"/>
     <hyperlink ref="I12" r:id="rId5" xr:uid="{F81F3BFE-ECAE-4D74-98DE-FF0759D2EA3A}"/>
-    <hyperlink ref="I5" r:id="rId6" xr:uid="{5D6036E9-CC87-4C41-9882-60F1CF2351C0}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId7"/>
+  <pageSetup orientation="landscape" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R22-7425 Addendum 1 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>