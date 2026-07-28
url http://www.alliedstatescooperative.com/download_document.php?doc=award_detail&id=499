--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2026\26-7561 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FAF89CC-7570-448C-9156-B7BE0ECB2C8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF9253F0-00BE-449D-B033-F6C7FA202C5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1010" uniqueCount="591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="998" uniqueCount="587">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>26-7561</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Consulting, Instructional, and Training Resources (Supplemental)  - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -842,53 +842,50 @@
   <si>
     <t>Emily Schneider-Krzys</t>
   </si>
   <si>
     <t>Thomas J. Trapp</t>
   </si>
   <si>
     <t>Darren Johnson</t>
   </si>
   <si>
     <t>Nikki Johnson</t>
   </si>
   <si>
     <t>Dorian Wesley</t>
   </si>
   <si>
     <t>Amy Jones</t>
   </si>
   <si>
     <t>Sheree Lewis</t>
   </si>
   <si>
     <t>Jacob Yano</t>
   </si>
   <si>
-    <t>Eivina Muniute-Cobb</t>
-[...1 lines deleted...]
-  <si>
     <t>Arlene Riley</t>
   </si>
   <si>
     <t>Altaaf Habibulla</t>
   </si>
   <si>
     <t>Tina Hansen</t>
   </si>
   <si>
     <t>Crystal Randolph</t>
   </si>
   <si>
     <t>Melissa Montez</t>
   </si>
   <si>
     <t>Amy Reilly</t>
   </si>
   <si>
     <t>Levi Duhon</t>
   </si>
   <si>
     <t>Liliana Jaurrieta</t>
   </si>
   <si>
     <t>Eric Lee</t>
@@ -1094,53 +1091,50 @@
   <si>
     <t>Emily.Schneider-Krzys@schoolempowermentnetwork.org</t>
   </si>
   <si>
     <t>info@ScientificSpecialties.biz</t>
   </si>
   <si>
     <t>Darren.johnson@seaseducation.com</t>
   </si>
   <si>
     <t>ClientServices@SunCityMW.com</t>
   </si>
   <si>
     <t>dorian@teacherstudyhall.com</t>
   </si>
   <si>
     <t>amy@texoassociation.org</t>
   </si>
   <si>
     <t>sheree@thegloryimpactcenter.com</t>
   </si>
   <si>
     <t>admin@lyfecourse.com</t>
   </si>
   <si>
-    <t>eivina@thepontisgroup.com</t>
-[...1 lines deleted...]
-  <si>
     <t>BIDS@ROSENPUB.COM</t>
   </si>
   <si>
     <t>rfp@unbounded.org</t>
   </si>
   <si>
     <t>tina@xtramath.org</t>
   </si>
   <si>
     <t>proposals@rosettastone.com</t>
   </si>
   <si>
     <t>mmontez@youthlightbooks.com</t>
   </si>
   <si>
     <t>areilly@goodmeasuregroup.com</t>
   </si>
   <si>
     <t>poconnor@americanbookco.com</t>
   </si>
   <si>
     <t>contact@answerblocks.com</t>
   </si>
   <si>
     <t>eric@attunedpartners.com</t>
@@ -1250,101 +1244,95 @@
   <si>
     <t>(347) 819-3217</t>
   </si>
   <si>
     <t>(402) 960-5578</t>
   </si>
   <si>
     <t>(870) 425-6933</t>
   </si>
   <si>
     <t>(915) 781-4369</t>
   </si>
   <si>
     <t>(832) 707-5256</t>
   </si>
   <si>
     <t>(972) 339-0006</t>
   </si>
   <si>
     <t>(817) 709-7924</t>
   </si>
   <si>
     <t>(925) 303-5997</t>
   </si>
   <si>
-    <t>(561) 809-5763</t>
-[...1 lines deleted...]
-  <si>
     <t>(800) 237-9932</t>
   </si>
   <si>
     <t>(844) 814-5326</t>
   </si>
   <si>
     <t>(805) 619-8720</t>
   </si>
   <si>
     <t>(650) 242-3101</t>
   </si>
   <si>
     <t>(803) 345-1070</t>
   </si>
   <si>
     <t>(512) 203-7574</t>
   </si>
   <si>
     <t>(865) 966-7454</t>
   </si>
   <si>
     <t>(915) 256-1097</t>
   </si>
   <si>
     <t>(415) 619-2534</t>
   </si>
   <si>
     <t>(330) 963-3900 x3</t>
   </si>
   <si>
     <t>(320) 763-9094</t>
   </si>
   <si>
     <t>(844) 599-2887</t>
   </si>
   <si>
     <t>(904) 345-0070</t>
   </si>
   <si>
     <t>(203) 910-8056</t>
   </si>
   <si>
     <t>(281) 786-6156</t>
   </si>
   <si>
-    <t>(807) 228-5828</t>
-[...1 lines deleted...]
-  <si>
     <t>(304) 905-4909</t>
   </si>
   <si>
     <t>(210) 872-7892</t>
   </si>
   <si>
     <t>(832) 259-6632</t>
   </si>
   <si>
     <t>(508) 754-7201 x1773</t>
   </si>
   <si>
     <t>(626) 422-4610</t>
   </si>
   <si>
     <t>(480) 347-5051</t>
   </si>
   <si>
     <t>(915) 240-6035</t>
   </si>
   <si>
     <t>(915) 346-9400</t>
   </si>
   <si>
     <t>(804) 238-9553</t>
@@ -1403,53 +1391,50 @@
   <si>
     <t>HTTP://schoolempowermentnetwork.org</t>
   </si>
   <si>
     <t>HTTP://www.ScientificSpecialties.biz</t>
   </si>
   <si>
     <t>HTTP://www.seaseducation.com</t>
   </si>
   <si>
     <t>HTTP://www.SunCityMW.com</t>
   </si>
   <si>
     <t>HTTP://teacherstudyhall.com</t>
   </si>
   <si>
     <t>https://www.texofoundation.org/</t>
   </si>
   <si>
     <t>HTTP://www.thegloryimpactcenter.com</t>
   </si>
   <si>
     <t>HTTP://www.lyfecourse.com</t>
   </si>
   <si>
-    <t>HTTP://www.thepontisgroup.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.rosenpublishing.com</t>
   </si>
   <si>
     <t>HTTP://unbounded.org</t>
   </si>
   <si>
     <t>HTTP://www.xtramath.org</t>
   </si>
   <si>
     <t>HTTP://www.rosettastone.com/schools</t>
   </si>
   <si>
     <t>HTTP://www.youthlight.com</t>
   </si>
   <si>
     <t>HTTP://goodmeasuregroup.com</t>
   </si>
   <si>
     <t>HTTP://www.americanbookco.com</t>
   </si>
   <si>
     <t>HTTP://www.answerblocks.com</t>
   </si>
   <si>
     <t>https://www.attunedpartners.com/</t>
@@ -1584,53 +1569,50 @@
     <t>National</t>
   </si>
   <si>
     <t>Texas and the other 49 states.</t>
   </si>
   <si>
     <t>We are willing to to serve all 50 states but are only licensed I the states we provide service</t>
   </si>
   <si>
     <t>All states</t>
   </si>
   <si>
     <t>Continental USA</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>El Paso County Texas; Dona Ana County, New Mexico</t>
   </si>
   <si>
     <t>Texas statewide</t>
   </si>
   <si>
     <t>All of Texas</t>
-  </si>
-[...1 lines deleted...]
-    <t>No restrictions</t>
   </si>
   <si>
     <t>All states in the US</t>
   </si>
   <si>
     <t>We are licensed and willing to serve all states.</t>
   </si>
   <si>
     <t>All 50 states, and International</t>
   </si>
   <si>
     <t>IXL is available in all 50 states.</t>
   </si>
   <si>
     <t>YouthLight services all States.</t>
   </si>
   <si>
     <t>My work doesn't require a specific license and is largely virtual. I can service any location.</t>
   </si>
   <si>
     <t>Nationwide</t>
   </si>
   <si>
     <t>All USA states</t>
   </si>
@@ -1814,60 +1796,66 @@
   <si>
     <t>3830 CASSOWARY CT, CORPUS CHRISTI, Texas 78414</t>
   </si>
   <si>
     <t>4980 North Sabino Canyon Rd, Tucson, AZ 85750</t>
   </si>
   <si>
     <t>9819 Socorro Rd Suite C 6, El Paso, Texas 79927</t>
   </si>
   <si>
     <t>228 Park Ave. S PMB 41018, New York NY 10003</t>
   </si>
   <si>
     <t>PO Box 590, Mountain Home, AR 72654</t>
   </si>
   <si>
     <t>5663 San Felipe St., Houston, TX 77056</t>
   </si>
   <si>
     <t>11101 North Stemmons Freeway, Dallas, Texas 75229</t>
   </si>
   <si>
     <t>4624 Trail Lake Drive, Fort Worth, TX 76133</t>
   </si>
   <si>
-    <t>22440 Swordfish Drive, Boca Raton, FL 33428</t>
-[...1 lines deleted...]
-  <si>
     <t>228 Park Ave South, ECM 90834, New York, NEW YORK 10003</t>
   </si>
   <si>
     <t>4742 42nd Ave SW #625, Seattle, WA 98116</t>
   </si>
   <si>
     <t>15255 FM 529 RD APT 8306, Houston, TX 77095</t>
+  </si>
+  <si>
+    <t>(817) 228-5828</t>
+  </si>
+  <si>
+    <t>*updated 6/25/26</t>
+  </si>
+  <si>
+    <t>*updated 6/29/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2401,51 +2389,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Centreity.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/EduPolaris.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Global%20Literacy%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Paradigm.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/EverydayAlly.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Lyfe%20Course.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/School%20Empowerment%20Network.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/TEXO%20Foundation.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/UnboundEd%20Learning.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Avatar%20Management.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@answerblocks.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Creative%20Coaching%20Consultants.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Green%20Stripe%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Career%20Compliance%20Communications.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/GentleWay.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/InfraPM.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/My%20Creative%20Camp.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/PAXIS%20Institute.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Sun%20City%20Massage.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Zayas%20Educational%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Answer%20Blocks.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/BNX.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Empower%20Educational%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/iDesign.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/SEAS%20Education.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/YouthLight.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/American%20Book%20Company.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Blue%20360%20Media.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Community%20Training.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Family%20Life%20Enhancement.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Glory%20Impact%20Center.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/HolaBooks.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/MATH%20TEACHERS%20PRESS.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Scientific%20Specialties.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/The%20Pontis%20Group.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Bio%20Corp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/XtraMath.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Abstinence%20%26%20Marriage%20Education.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Cengage%20Learning.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Davis%20Publications.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/GF%20Educators.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Isograd%20Inc.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Notable%20Learning.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Teacher%20Study%20Hall.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Empowering%20Hands.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Risas%20Doradas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paxis.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Attuned%20Education.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Constructed%20Learning.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Frankly.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Good%20Measure%20Group.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Melanie%20Mayer.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/The%20Rosen%20Publishing%20Group.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Centreity.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/EduPolaris.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Global%20Literacy%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Paradigm.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/EverydayAlly.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Lyfe%20Course.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/School%20Empowerment%20Network.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/TEXO%20Foundation.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/XtraMath.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Avatar%20Management.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@answerblocks.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Creative%20Coaching%20Consultants.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Green%20Stripe%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Career%20Compliance%20Communications.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/GentleWay.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/InfraPM.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/My%20Creative%20Camp.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/PAXIS%20Institute.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Sun%20City%20Massage.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Answer%20Blocks.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/BNX.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Empower%20Educational%20Consulting.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/iDesign.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/SEAS%20Education.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Zayas%20Educational%20Enterprises.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/American%20Book%20Company.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Blue%20360%20Media.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Community%20Training.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Family%20Life%20Enhancement.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Glory%20Impact%20Center.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/HolaBooks.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/MATH%20TEACHERS%20PRESS.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Scientific%20Specialties.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/The%20Rosen%20Publishing%20Group.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Bio%20Corp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/YouthLight.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Abstinence%20%26%20Marriage%20Education.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Cengage%20Learning.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Davis%20Publications.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/GF%20Educators.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Isograd%20Inc.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Notable%20Learning.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Teacher%20Study%20Hall.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Empowering%20Hands.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Risas%20Doradas.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paxis.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Attuned%20Education.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Constructed%20Learning.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Frankly.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Good%20Measure%20Group.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/Melanie%20Mayer.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7561/UnboundEd%20Learning.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:G78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="7" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
@@ -3882,1716 +3870,1690 @@
         <v>238</v>
       </c>
       <c r="F76" s="12">
         <v>1</v>
       </c>
       <c r="G76" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
         <v>239</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.3" footer="0.2"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;R26-7561 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:BE16"/>
+  <dimension ref="B1:BD16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="8" style="14" customWidth="1"/>
     <col min="3" max="3" width="36" style="14" customWidth="1"/>
     <col min="4" max="4" width="6" style="14" customWidth="1"/>
-    <col min="5" max="56" width="30.7109375" style="14" customWidth="1"/>
-    <col min="57" max="16384" width="9.140625" style="14"/>
+    <col min="5" max="55" width="30.7109375" style="14" customWidth="1"/>
+    <col min="56" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:57" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:56" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E1" s="27"/>
       <c r="F1" s="31"/>
       <c r="H1" s="29"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
       <c r="O1" s="27"/>
       <c r="P1" s="32"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
       <c r="T1" s="29"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
+      <c r="Y1" s="28" t="s">
+        <v>585</v>
+      </c>
       <c r="Z1" s="27"/>
       <c r="AA1" s="27"/>
       <c r="AE1" s="29"/>
       <c r="AJ1" s="29"/>
       <c r="AK1" s="29"/>
-      <c r="AM1" s="29"/>
+      <c r="AM1" s="29" t="s">
+        <v>586</v>
+      </c>
       <c r="AN1" s="29"/>
       <c r="AO1" s="27"/>
       <c r="AP1" s="27"/>
       <c r="AQ1" s="32"/>
       <c r="AR1" s="27"/>
       <c r="AS1" s="27"/>
       <c r="AT1" s="27"/>
       <c r="AU1" s="27"/>
       <c r="AV1" s="27"/>
-      <c r="AY1" s="32"/>
-[...3 lines deleted...]
-    <row r="2" spans="2:57" s="19" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="AY1" s="35"/>
+      <c r="AZ1" s="27"/>
+    </row>
+    <row r="2" spans="2:56" s="19" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="20" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="E2" s="30" t="s">
         <v>30</v>
       </c>
       <c r="F2" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G2" s="30" t="s">
         <v>45</v>
       </c>
       <c r="H2" s="30" t="s">
         <v>48</v>
       </c>
       <c r="I2" s="30" t="s">
         <v>52</v>
       </c>
       <c r="J2" s="30" t="s">
         <v>59</v>
       </c>
       <c r="K2" s="30" t="s">
         <v>63</v>
       </c>
       <c r="L2" s="30" t="s">
         <v>70</v>
       </c>
       <c r="M2" s="30" t="s">
         <v>78</v>
       </c>
       <c r="N2" s="30" t="s">
         <v>82</v>
       </c>
       <c r="O2" s="30" t="s">
         <v>86</v>
       </c>
       <c r="P2" s="30" t="s">
         <v>89</v>
       </c>
       <c r="Q2" s="30" t="s">
         <v>93</v>
       </c>
       <c r="R2" s="30" t="s">
         <v>96</v>
       </c>
       <c r="S2" s="30" t="s">
         <v>99</v>
       </c>
       <c r="T2" s="30" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="U2" s="30" t="s">
         <v>106</v>
       </c>
       <c r="V2" s="30" t="s">
         <v>109</v>
       </c>
       <c r="W2" s="30" t="s">
         <v>115</v>
       </c>
       <c r="X2" s="30" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="Y2" s="30" t="s">
         <v>123</v>
       </c>
       <c r="Z2" s="30" t="s">
         <v>126</v>
       </c>
       <c r="AA2" s="30" t="s">
         <v>129</v>
       </c>
       <c r="AB2" s="30" t="s">
         <v>132</v>
       </c>
       <c r="AC2" s="30" t="s">
         <v>135</v>
       </c>
       <c r="AD2" s="30" t="s">
         <v>138</v>
       </c>
       <c r="AE2" s="30" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="AF2" s="30" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="AG2" s="30" t="s">
         <v>155</v>
       </c>
       <c r="AH2" s="30" t="s">
         <v>157</v>
       </c>
       <c r="AI2" s="30" t="s">
         <v>161</v>
       </c>
       <c r="AJ2" s="30" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="AK2" s="30" t="s">
         <v>167</v>
       </c>
       <c r="AL2" s="30" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="AM2" s="30" t="s">
         <v>172</v>
       </c>
       <c r="AN2" s="30" t="s">
         <v>175</v>
       </c>
       <c r="AO2" s="30" t="s">
         <v>189</v>
       </c>
       <c r="AP2" s="30" t="s">
         <v>191</v>
       </c>
       <c r="AQ2" s="30" t="s">
         <v>194</v>
       </c>
       <c r="AR2" s="30" t="s">
         <v>196</v>
       </c>
       <c r="AS2" s="30" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="AT2" s="30" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="AU2" s="30" t="s">
         <v>206</v>
       </c>
       <c r="AV2" s="30" t="s">
         <v>208</v>
       </c>
       <c r="AW2" s="30" t="s">
         <v>210</v>
       </c>
       <c r="AX2" s="30" t="s">
         <v>213</v>
       </c>
       <c r="AY2" s="30" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AZ2" s="30" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="BA2" s="30" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="BB2" s="30" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="BC2" s="30" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="BD2" s="30" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="3" spans="2:57" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:56" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D3" s="20" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>249</v>
       </c>
       <c r="F3" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="G3" s="13" t="s">
         <v>276</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="H3" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="H3" s="13" t="s">
+      <c r="I3" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="J3" s="13" t="s">
         <v>279</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="K3" s="13" t="s">
+      <c r="L3" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="M3" s="13" t="s">
         <v>282</v>
       </c>
-      <c r="M3" s="13" t="s">
+      <c r="N3" s="13" t="s">
         <v>283</v>
       </c>
-      <c r="N3" s="13" t="s">
+      <c r="O3" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="P3" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="R3" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="S3" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="T3" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="U3" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="V3" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="W3" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="X3" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y3" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="Z3" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="AA3" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="AB3" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="AC3" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="AD3" s="13" t="s">
         <v>284</v>
-      </c>
-[...46 lines deleted...]
-        <v>285</v>
       </c>
       <c r="AE3" s="13" t="s">
         <v>250</v>
       </c>
       <c r="AF3" s="13" t="s">
         <v>251</v>
       </c>
       <c r="AG3" s="13" t="s">
         <v>252</v>
       </c>
       <c r="AH3" s="13" t="s">
         <v>253</v>
       </c>
       <c r="AI3" s="13" t="s">
         <v>254</v>
       </c>
       <c r="AJ3" s="13" t="s">
         <v>255</v>
       </c>
       <c r="AK3" s="13" t="s">
         <v>256</v>
       </c>
       <c r="AL3" s="13" t="s">
         <v>257</v>
       </c>
       <c r="AM3" s="13" t="s">
         <v>258</v>
       </c>
       <c r="AN3" s="13" t="s">
         <v>259</v>
       </c>
       <c r="AO3" s="13" t="s">
         <v>260</v>
       </c>
       <c r="AP3" s="13" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="AQ3" s="13" t="s">
         <v>261</v>
       </c>
       <c r="AR3" s="13" t="s">
         <v>262</v>
       </c>
       <c r="AS3" s="13" t="s">
         <v>263</v>
       </c>
       <c r="AT3" s="13" t="s">
         <v>264</v>
       </c>
       <c r="AU3" s="13" t="s">
         <v>265</v>
       </c>
       <c r="AV3" s="13" t="s">
         <v>266</v>
       </c>
       <c r="AW3" s="13" t="s">
         <v>267</v>
       </c>
       <c r="AX3" s="13" t="s">
         <v>268</v>
       </c>
       <c r="AY3" s="13" t="s">
         <v>269</v>
       </c>
       <c r="AZ3" s="13" t="s">
         <v>270</v>
       </c>
       <c r="BA3" s="13" t="s">
         <v>271</v>
       </c>
       <c r="BB3" s="13" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="BC3" s="13" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="BD3" s="13" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="4" spans="2:56" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D4" s="20" t="s">
+        <v>538</v>
+      </c>
+      <c r="E4" s="13" t="s">
         <v>300</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E4" s="13" t="s">
+      <c r="F4" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>548</v>
+      </c>
+      <c r="H4" s="26" t="s">
+        <v>568</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="O4" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="P4" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q4" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="R4" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="S4" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="T4" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="U4" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="W4" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="X4" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="Y4" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="Z4" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="AA4" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="AB4" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="AC4" s="13" t="s">
+        <v>570</v>
+      </c>
+      <c r="AD4" s="26" t="s">
+        <v>549</v>
+      </c>
+      <c r="AE4" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="AF4" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="F4" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="26" t="s">
+      <c r="AG4" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="AH4" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="AI4" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ4" s="13" t="s">
+        <v>573</v>
+      </c>
+      <c r="AK4" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="AL4" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="AM4" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="AN4" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...20 lines deleted...]
-      <c r="P4" s="13" t="s">
+      <c r="AO4" s="13" t="s">
+        <v>575</v>
+      </c>
+      <c r="AP4" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="AQ4" s="13" t="s">
+        <v>576</v>
+      </c>
+      <c r="AR4" s="26" t="s">
+        <v>550</v>
+      </c>
+      <c r="AS4" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="AT4" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="AU4" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="AV4" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="AW4" s="13" t="s">
+        <v>580</v>
+      </c>
+      <c r="AX4" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="AY4" s="26" t="s">
+        <v>551</v>
+      </c>
+      <c r="AZ4" s="13" t="s">
+        <v>581</v>
+      </c>
+      <c r="BA4" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="BB4" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="BC4" s="13" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="5" spans="2:56" s="19" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D5" s="20" t="s">
+        <v>539</v>
+      </c>
+      <c r="E5" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="Q4" s="13" t="s">
-[...124 lines deleted...]
-      <c r="E5" s="13" t="s">
+      <c r="F5" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="P5" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="R5" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="U5" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="Y5" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="AB5" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="AC5" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="AD5" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="AE5" s="13" t="s">
         <v>333</v>
       </c>
-      <c r="F5" s="13" t="s">
-[...74 lines deleted...]
-      <c r="AE5" s="13" t="s">
+      <c r="AF5" s="13" t="s">
         <v>334</v>
       </c>
-      <c r="AF5" s="13" t="s">
+      <c r="AG5" s="13" t="s">
         <v>335</v>
       </c>
-      <c r="AG5" s="13" t="s">
+      <c r="AH5" s="13" t="s">
         <v>336</v>
       </c>
-      <c r="AH5" s="13" t="s">
+      <c r="AI5" s="13" t="s">
         <v>337</v>
       </c>
-      <c r="AI5" s="13" t="s">
+      <c r="AJ5" s="13" t="s">
         <v>338</v>
       </c>
-      <c r="AJ5" s="13" t="s">
+      <c r="AK5" s="13" t="s">
         <v>339</v>
       </c>
-      <c r="AK5" s="13" t="s">
+      <c r="AL5" s="13" t="s">
         <v>340</v>
       </c>
-      <c r="AL5" s="13" t="s">
+      <c r="AM5" s="13" t="s">
         <v>341</v>
       </c>
-      <c r="AM5" s="13" t="s">
+      <c r="AN5" s="13" t="s">
         <v>342</v>
       </c>
-      <c r="AN5" s="13" t="s">
+      <c r="AO5" s="13" t="s">
         <v>343</v>
       </c>
-      <c r="AO5" s="13" t="s">
+      <c r="AP5" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="AQ5" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="AP5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AQ5" s="13" t="s">
+      <c r="AR5" s="13" t="s">
         <v>345</v>
       </c>
-      <c r="AR5" s="13" t="s">
+      <c r="AS5" s="13" t="s">
         <v>346</v>
       </c>
-      <c r="AS5" s="13" t="s">
+      <c r="AT5" s="13" t="s">
         <v>347</v>
       </c>
-      <c r="AT5" s="13" t="s">
+      <c r="AU5" s="13" t="s">
         <v>348</v>
       </c>
-      <c r="AU5" s="13" t="s">
+      <c r="AV5" s="13" t="s">
         <v>349</v>
       </c>
-      <c r="AV5" s="13" t="s">
+      <c r="AW5" s="13" t="s">
         <v>350</v>
       </c>
-      <c r="AW5" s="13" t="s">
+      <c r="AX5" s="13" t="s">
         <v>351</v>
       </c>
-      <c r="AX5" s="13" t="s">
+      <c r="AY5" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="AY5" s="13" t="s">
+      <c r="AZ5" s="13" t="s">
         <v>353</v>
       </c>
-      <c r="AZ5" s="13" t="s">
+      <c r="BA5" s="13" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="BB5" s="13" t="s">
         <v>356</v>
       </c>
       <c r="BC5" s="13" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="BD5" s="13" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="6" spans="2:56" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="20" t="s">
+        <v>540</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>413</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="R6" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="S6" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z6" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="AA6" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="AB6" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="AC6" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="AD6" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AE6" s="13" t="s">
         <v>384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D6" s="20" t="s">
+      <c r="AF6" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="AG6" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="AH6" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="AI6" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="AJ6" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="AK6" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="AL6" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="AM6" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="AN6" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="AO6" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="AP6" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="AQ6" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="AR6" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="AS6" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="AT6" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="AU6" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="AV6" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="AW6" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="AX6" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="AY6" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="AZ6" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="BA6" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="BB6" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="BC6" s="13" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="7" spans="2:56" s="19" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D7" s="20" t="s">
+        <v>541</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="K7" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="L7" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="M7" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="O7" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="P7" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="Q7" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="R7" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="S7" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="T7" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="U7" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="V7" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="W7" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="X7" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y7" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="Z7" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="AA7" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="AB7" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC7" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="AD7" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="AE7" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="AF7" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="AG7" s="26" t="s">
+        <v>486</v>
+      </c>
+      <c r="AH7" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="AI7" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="AJ7" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="AK7" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="AL7" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="AM7" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="AN7" s="33" t="s">
+        <v>442</v>
+      </c>
+      <c r="AO7" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="AP7" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="AQ7" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="AR7" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="AS7" s="13" t="s">
+        <v>446</v>
+      </c>
+      <c r="AT7" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="AU7" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="AV7" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="AW7" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="AX7" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="AY7" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="AZ7" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="BA7" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="BB7" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="BC7" s="26" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="8" spans="2:56" s="19" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="D8" s="20" t="s">
+        <v>542</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>553</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="L8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="M8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="N8" s="26" t="s">
+        <v>556</v>
+      </c>
+      <c r="O8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="P8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="R8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="S8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="T8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="U8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="V8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="W8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="X8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="Y8" s="26" t="s">
+        <v>559</v>
+      </c>
+      <c r="Z8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AA8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AB8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AC8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AD8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AE8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AF8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AG8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AH8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AI8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AJ8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AK8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AL8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AM8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AN8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AO8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AP8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AQ8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AR8" s="26" t="s">
+        <v>482</v>
+      </c>
+      <c r="AS8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AT8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AU8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AV8" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AW8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AX8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AY8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="AZ8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="BA8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="BB8" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="BC8" s="13" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="9" spans="2:56" s="19" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="D9" s="20" t="s">
+        <v>543</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="L9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>555</v>
+      </c>
+      <c r="O9" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="P9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="R9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="S9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="T9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="U9" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="V9" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="W9" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="X9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="Y9" s="26" t="s">
+        <v>483</v>
+      </c>
+      <c r="Z9" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="AA9" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="AB9" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="AC9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AD9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AE9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AF9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AG9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AH9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AI9" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="AJ9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AK9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AL9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AM9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AN9" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="AO9" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="AP9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AQ9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AR9" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="AS9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AT9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AU9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AV9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AW9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AX9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AY9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AZ9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="BA9" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="BB9" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="BC9" s="13" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="10" spans="2:56" s="19" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="D10" s="20" t="s">
+        <v>544</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="F10" s="26" t="s">
         <v>546</v>
       </c>
-      <c r="E6" s="13" t="s">
-[...157 lines deleted...]
-      <c r="D7" s="20" t="s">
+      <c r="G10" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>552</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>499</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>567</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="P10" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="Q10" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="R10" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="S10" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="T10" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="U10" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="V10" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="W10" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="X10" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="Y10" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="Z10" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="AA10" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="AB10" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="AC10" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="AD10" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="AE10" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="AF10" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="AG10" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="AH10" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="AI10" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="AJ10" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="AK10" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="AL10" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="AM10" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="AN10" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="AO10" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="AP10" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="AQ10" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="AR10" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="AS10" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="AT10" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="AU10" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="AV10" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="AW10" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="AX10" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="AY10" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="AZ10" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="BA10" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="BB10" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="BC10" s="13" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="11" spans="2:56" s="19" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D11" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="E11" s="37" t="s">
         <v>547</v>
       </c>
-      <c r="E7" s="13" t="s">
-[...645 lines deleted...]
-      </c>
       <c r="F11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="G11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="H11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="I11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="J11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="K11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="L11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="M11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="N11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="O11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="P11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="Q11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="R11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="S11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="T11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="U11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="V11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="W11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="X11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="Y11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="Z11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AA11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AB11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AC11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AD11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AE11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AF11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AG11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AH11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AI11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AJ11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AK11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AL11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AM11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AN11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AO11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AP11" s="38" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="AQ11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AR11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AS11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AT11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AU11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AV11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AW11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AX11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AY11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="AZ11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="BA11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="BB11" s="37" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="BC11" s="37" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-    <row r="12" spans="2:57" x14ac:dyDescent="0.25">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="12" spans="2:56" x14ac:dyDescent="0.25">
       <c r="B12" s="15" t="s">
         <v>240</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>241</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>242</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="H12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="I12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="J12" s="22" t="s">
@@ -5710,58 +5672,55 @@
       </c>
       <c r="AV12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="AW12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="AX12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="AY12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="AZ12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="BA12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="BB12" s="22" t="s">
         <v>243</v>
       </c>
       <c r="BC12" s="22" t="s">
         <v>243</v>
       </c>
-      <c r="BD12" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BE12" s="16" t="s">
+      <c r="BD12" s="16" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="2:57" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:56" ht="30" x14ac:dyDescent="0.25">
       <c r="B13" s="17" t="s">
         <v>244</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>245</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="23">
         <v>0</v>
       </c>
       <c r="F13" s="23">
         <v>0.25</v>
       </c>
       <c r="G13" s="23">
         <v>0.05</v>
       </c>
       <c r="H13" s="23">
         <v>0</v>
       </c>
       <c r="I13" s="23">
         <v>0.1</v>
       </c>
       <c r="J13" s="23">
@@ -5865,233 +5824,227 @@
       </c>
       <c r="AQ13" s="23">
         <v>0</v>
       </c>
       <c r="AR13" s="23">
         <v>0.03</v>
       </c>
       <c r="AS13" s="23">
         <v>0.05</v>
       </c>
       <c r="AT13" s="23">
         <v>0.1</v>
       </c>
       <c r="AU13" s="23">
         <v>0.1</v>
       </c>
       <c r="AV13" s="23">
         <v>0.33</v>
       </c>
       <c r="AW13" s="24" t="s">
         <v>246</v>
       </c>
       <c r="AX13" s="23">
         <v>0.2</v>
       </c>
-      <c r="AY13" s="24" t="s">
+      <c r="AY13" s="23">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="24" t="s">
         <v>246</v>
       </c>
-      <c r="AZ13" s="23">
-[...2 lines deleted...]
-      <c r="BA13" s="24" t="s">
+      <c r="BA13" s="23">
+        <v>0.2</v>
+      </c>
+      <c r="BB13" s="23">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="24" t="s">
         <v>246</v>
       </c>
-      <c r="BB13" s="23">
-[...9 lines deleted...]
-    <row r="14" spans="2:57" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="2:56" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="17"/>
       <c r="C14" s="13" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="G14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="H14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="K14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="L14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="N14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="O14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="P14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="Q14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="R14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="S14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="T14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="U14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="V14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="W14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="X14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Y14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="Z14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AA14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AB14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AC14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AD14" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AE14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AF14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AG14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AH14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AI14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AJ14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AK14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AL14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AM14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AN14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AO14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AP14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AQ14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AR14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AS14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AT14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AU14" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AV14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AW14" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AX14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AY14" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AZ14" s="24" t="s">
-        <v>488</v>
+        <v>23</v>
       </c>
       <c r="BA14" s="24" t="s">
+        <v>483</v>
+      </c>
+      <c r="BB14" s="24" t="s">
+        <v>482</v>
+      </c>
+      <c r="BC14" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="BB14" s="24" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="2:57" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="2:56" ht="30" x14ac:dyDescent="0.25">
       <c r="B15" s="17" t="s">
         <v>247</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>248</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="23">
         <v>0</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>246</v>
       </c>
       <c r="G15" s="23">
         <v>0.05</v>
       </c>
       <c r="H15" s="23">
         <v>0</v>
       </c>
       <c r="I15" s="23">
         <v>0.1</v>
       </c>
       <c r="J15" s="24" t="s">
@@ -6195,297 +6148,290 @@
       </c>
       <c r="AQ15" s="23">
         <v>0</v>
       </c>
       <c r="AR15" s="23">
         <v>0.05</v>
       </c>
       <c r="AS15" s="23">
         <v>0.05</v>
       </c>
       <c r="AT15" s="23">
         <v>0.1</v>
       </c>
       <c r="AU15" s="23">
         <v>0.1</v>
       </c>
       <c r="AV15" s="23">
         <v>0.33</v>
       </c>
       <c r="AW15" s="23">
         <v>0.1</v>
       </c>
       <c r="AX15" s="23">
         <v>0.2</v>
       </c>
-      <c r="AY15" s="23">
-[...2 lines deleted...]
-      <c r="AZ15" s="24" t="s">
+      <c r="AY15" s="24" t="s">
         <v>246</v>
       </c>
-      <c r="BA15" s="34" t="s">
-        <v>572</v>
+      <c r="AZ15" s="34" t="s">
+        <v>566</v>
+      </c>
+      <c r="BA15" s="23">
+        <v>0.2</v>
       </c>
       <c r="BB15" s="23">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="BC15" s="23">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="BD15" s="23">
         <v>0.02</v>
       </c>
     </row>
-    <row r="16" spans="2:57" ht="45" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:56" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="I16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="J16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="K16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="L16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="N16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="O16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="P16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="Q16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="R16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="S16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="T16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="U16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="V16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="W16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="X16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Y16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="Z16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AA16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AB16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AC16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AD16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AE16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AF16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AG16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AH16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AI16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AJ16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AK16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AL16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AM16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AN16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AO16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AP16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AQ16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AR16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AS16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AT16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AU16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AV16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AW16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AX16" s="24" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="AY16" s="24" t="s">
-        <v>488</v>
+        <v>23</v>
       </c>
       <c r="AZ16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="BA16" s="24" t="s">
-        <v>23</v>
+        <v>482</v>
       </c>
       <c r="BB16" s="24" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="BC16" s="24" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:BD17">
-    <sortCondition ref="E2:BD2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:BC17">
+    <sortCondition ref="E2:BC2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="AN7" r:id="rId1" xr:uid="{FD6560D3-9E3B-4823-BC21-5C206A9CD1A6}"/>
     <hyperlink ref="G5" r:id="rId2" xr:uid="{67CCE499-77FC-4D69-9C26-C66DF157A19D}"/>
     <hyperlink ref="E11" r:id="rId3" xr:uid="{6F85C079-644A-4A5B-8850-5970E925698B}"/>
     <hyperlink ref="F11" r:id="rId4" xr:uid="{4F324A17-A903-4A13-BA5C-1B05CC11EE81}"/>
     <hyperlink ref="G11" r:id="rId5" xr:uid="{12F23BAB-CD0D-4942-BF7C-4C4D8C74E404}"/>
     <hyperlink ref="H11" r:id="rId6" xr:uid="{0E0B6AAA-4E8B-4AE4-A512-9701616A0C86}"/>
     <hyperlink ref="I11" r:id="rId7" xr:uid="{8E3A7F40-B578-49E2-AD2F-FB29BED2E8FF}"/>
     <hyperlink ref="J11" r:id="rId8" xr:uid="{E2F80464-54E8-4412-978F-4150FBF4BF50}"/>
     <hyperlink ref="K11" r:id="rId9" xr:uid="{BA4A1D65-7F84-4270-926D-360FC0531215}"/>
     <hyperlink ref="L11" r:id="rId10" xr:uid="{9FF52FAB-1D11-455C-9754-557580E4BA63}"/>
     <hyperlink ref="M11" r:id="rId11" xr:uid="{BCFB763F-7857-45F1-8841-BC7D44EB3DB4}"/>
     <hyperlink ref="N11" r:id="rId12" xr:uid="{C1226AD5-D19E-4515-BF65-33581733C1FB}"/>
     <hyperlink ref="O11" r:id="rId13" xr:uid="{2DBF4C7F-21B0-4CFF-955F-D8CE9590A163}"/>
     <hyperlink ref="P11" r:id="rId14" xr:uid="{48ACD056-F837-41A1-A974-25AA732BFDEB}"/>
     <hyperlink ref="Q11" r:id="rId15" xr:uid="{F81596DC-693F-40FB-8126-0EE783214F74}"/>
     <hyperlink ref="R11" r:id="rId16" xr:uid="{83511BB6-A5B3-4F5B-BC86-CEB90D92BA80}"/>
     <hyperlink ref="S11" r:id="rId17" xr:uid="{78D2A012-C0A4-4B7F-A014-8C5C2EA73DC3}"/>
     <hyperlink ref="T11" r:id="rId18" xr:uid="{E3FA1EE3-FAC2-4328-8E11-40F3967E5A69}"/>
     <hyperlink ref="U11" r:id="rId19" xr:uid="{BDBB3301-3616-4FA3-9DED-64DB9074A113}"/>
     <hyperlink ref="V11" r:id="rId20" xr:uid="{79C0153E-8062-48C4-9E0F-AF6EBF77E47E}"/>
     <hyperlink ref="W11" r:id="rId21" xr:uid="{768AB325-F4AD-4136-953C-D23087FF3E1C}"/>
     <hyperlink ref="X11" r:id="rId22" xr:uid="{CDD0A194-6DED-4A75-AA35-93136DA8D7D0}"/>
     <hyperlink ref="Y11" r:id="rId23" xr:uid="{B186C725-8A4D-44DF-9ABF-E1FFC2B31A8D}"/>
     <hyperlink ref="Z11" r:id="rId24" xr:uid="{36D2FF0D-0D05-49AD-9CE6-864C4A5F61C9}"/>
     <hyperlink ref="AA11" r:id="rId25" xr:uid="{23D645A0-FEA3-41BC-9195-555D4DB9DD3F}"/>
     <hyperlink ref="AB11" r:id="rId26" xr:uid="{5C11D8E6-3C80-4655-B29B-B5439AD42F07}"/>
     <hyperlink ref="AW11" r:id="rId27" xr:uid="{98E94391-3BB1-4CB9-B8A3-2ADB9A686E95}"/>
     <hyperlink ref="AC11" r:id="rId28" xr:uid="{A3CCC343-D7CA-4816-8B5B-7EE5F5191F5D}"/>
     <hyperlink ref="AD11" r:id="rId29" xr:uid="{AF438FFC-8BFE-4DB2-B147-FE80D897971A}"/>
     <hyperlink ref="AE11" r:id="rId30" xr:uid="{5516D568-1250-48F3-8390-3BD3519523A9}"/>
     <hyperlink ref="AF11" r:id="rId31" xr:uid="{FFAC3D78-4B3D-433D-B11F-900093C39E00}"/>
     <hyperlink ref="AG11" r:id="rId32" xr:uid="{F9701828-027E-482E-9C1F-72763C9B0CB5}"/>
     <hyperlink ref="AH11" r:id="rId33" xr:uid="{CCAC90C9-04A3-4AC4-851B-BAFB5B0C115D}"/>
     <hyperlink ref="AX11" r:id="rId34" xr:uid="{C907FE10-FF87-462A-BE8B-B350F42147D0}"/>
     <hyperlink ref="AI11" r:id="rId35" xr:uid="{0D99C414-BF68-4FCE-A180-125D433BE676}"/>
     <hyperlink ref="AJ11" r:id="rId36" xr:uid="{77ADA8FC-9542-41FA-A57E-BF01A6595398}"/>
     <hyperlink ref="AK11" r:id="rId37" xr:uid="{1315F265-D1FF-479D-AAA6-00F1A946CC8C}"/>
     <hyperlink ref="AL11" r:id="rId38" xr:uid="{246FD5C3-536A-4DC9-81CC-85748C5294B9}"/>
     <hyperlink ref="AM11" r:id="rId39" xr:uid="{86FF0D28-D4E4-4D6F-AB17-759538F1C09A}"/>
     <hyperlink ref="AN11" r:id="rId40" xr:uid="{3F65DE02-5DFC-48DC-A9DD-5BD05E6EDE83}"/>
     <hyperlink ref="AO11" r:id="rId41" xr:uid="{70ADA08B-B9B6-4E31-BE92-543552AD8564}"/>
     <hyperlink ref="AQ11" r:id="rId42" xr:uid="{5FFB069B-0AA3-4E19-A5F3-49FED9DD427D}"/>
     <hyperlink ref="AR11" r:id="rId43" xr:uid="{60C66227-F96C-41AE-971F-4F31108BFEAF}"/>
     <hyperlink ref="AS11" r:id="rId44" xr:uid="{F749DD30-9743-4608-A8C2-E38F97D434B0}"/>
     <hyperlink ref="AT11" r:id="rId45" xr:uid="{F5EC2893-9395-4902-9E55-5F8CB447AD07}"/>
     <hyperlink ref="AU11" r:id="rId46" xr:uid="{85DFBE53-7811-400A-83B0-E820B912DD40}"/>
     <hyperlink ref="AV11" r:id="rId47" xr:uid="{C9C6C30E-6415-4106-900A-099717C5FFF7}"/>
-    <hyperlink ref="AY11" r:id="rId48" xr:uid="{3A2054A9-AF74-4A6F-BF97-BF8E65FA9F04}"/>
-[...4 lines deleted...]
-    <hyperlink ref="BD11" r:id="rId53" xr:uid="{E410A8BF-73AF-41BE-B6B1-99E19805FA68}"/>
+    <hyperlink ref="AY11" r:id="rId48" xr:uid="{9D688F52-D30B-4083-87DE-C0BA719B9774}"/>
+    <hyperlink ref="AZ11" r:id="rId49" xr:uid="{1C91AF29-750E-4477-84A8-E92AE2B47D1D}"/>
+    <hyperlink ref="BA11" r:id="rId50" xr:uid="{D785EC7C-30E9-4A31-8DA0-CFF79161A812}"/>
+    <hyperlink ref="BB11" r:id="rId51" xr:uid="{4161BD19-90C2-4342-AAAE-4B97B836BCC6}"/>
+    <hyperlink ref="BC11" r:id="rId52" xr:uid="{E410A8BF-73AF-41BE-B6B1-99E19805FA68}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId54"/>
+  <pageSetup orientation="landscape" r:id="rId53"/>
   <headerFooter>
     <oddFooter>&amp;R26-7561 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
       <vt:lpstr>Lines</vt:lpstr>