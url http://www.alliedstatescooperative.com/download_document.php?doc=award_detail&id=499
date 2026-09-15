--- v1 (2026-07-28)
+++ v2 (2026-09-15)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Bids\2026\26-7561 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7561 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF9253F0-00BE-449D-B033-F6C7FA202C5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC2BE90C-BE86-4709-BCF1-2764F6144FA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="998" uniqueCount="587">
   <si>
@@ -1811,51 +1811,51 @@
   <si>
     <t>5663 San Felipe St., Houston, TX 77056</t>
   </si>
   <si>
     <t>11101 North Stemmons Freeway, Dallas, Texas 75229</t>
   </si>
   <si>
     <t>4624 Trail Lake Drive, Fort Worth, TX 76133</t>
   </si>
   <si>
     <t>228 Park Ave South, ECM 90834, New York, NEW YORK 10003</t>
   </si>
   <si>
     <t>4742 42nd Ave SW #625, Seattle, WA 98116</t>
   </si>
   <si>
     <t>15255 FM 529 RD APT 8306, Houston, TX 77095</t>
   </si>
   <si>
     <t>(817) 228-5828</t>
   </si>
   <si>
     <t>*updated 6/25/26</t>
   </si>
   <si>
-    <t>*updated 6/29/26</t>
+    <t>*updated 6/29/26, 7/29/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>