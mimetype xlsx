--- v0 (2026-04-24)
+++ v1 (2026-06-12)
@@ -2,76 +2,73 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://esc19-my.sharepoint.com/personal/rshernandez_esc19_net/Documents/Desktop/Upload Web/26-7559/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7559 Audio Video, Fire, Safety, Security and Surveillance Products Services (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{0F3BA9D0-8B45-40B9-B362-9FAFB75EFB27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6FC67E0-041C-4671-8E80-DA912A8E569A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11563AAC-0376-4096-B19E-69B9B5A87757}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$C,Lines!$2:$11</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
-    <t>Entry Shield Security LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>Jaxson Dave’s fire protection (Rene Hernandez)</t>
   </si>
   <si>
     <t>Nightlock (Taylor Brothers Door Lock, LLC)</t>
   </si>
   <si>
     <t>TeacherLock (SaberLock Solutions LLC)</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QTY</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Equipment/Supplies/MaterialsPercent Discount from Catalog/Pricelist</t>
@@ -79,153 +76,132 @@
   <si>
     <t>No Bid</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ServicesPercent Discount from Pricelist/Fee Schedule</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Walk - In Location. Must have a physical store front location and items must be stocked in order to bid on this line.</t>
   </si>
   <si>
     <t>3.1</t>
   </si>
   <si>
     <t>Percent Discount from Stocked Items.    If multiple discounts are offered, please provide the minimum discount offered for all items. Ranges are not allowed in the system.</t>
   </si>
   <si>
     <t>Todd Troxler</t>
   </si>
   <si>
-    <t>Carrie Steedman</t>
-[...1 lines deleted...]
-  <si>
     <t>915-873-5353</t>
   </si>
   <si>
     <t>Carissa Ahearn</t>
   </si>
   <si>
     <t>Natalia Dubois</t>
   </si>
   <si>
     <t>14488 Old Stage Road, Lenoir City, TN 37771</t>
   </si>
   <si>
-    <t>2489 Hwy 62 W Mountain Home, AR  72653</t>
-[...1 lines deleted...]
-  <si>
     <t>3614 titanic ave El Paso Texas 79904</t>
   </si>
   <si>
     <t>840 Tacoma Ct.  Clio, MI  48420</t>
   </si>
   <si>
     <t>6320 Nikki Ln. Tampa, FL 33625</t>
   </si>
   <si>
     <t>sales@centralinc.com</t>
   </si>
   <si>
-    <t>carrie@entryshield.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Jaxsondavesfireprotection@gmail.com</t>
   </si>
   <si>
     <t>cris@nightlock.com</t>
   </si>
   <si>
     <t>operations@teacherlock.com</t>
   </si>
   <si>
     <t>(865) 566-0230</t>
   </si>
   <si>
-    <t>(870) 232-5154</t>
-[...1 lines deleted...]
-  <si>
     <t>(855) 644-4856 x704</t>
   </si>
   <si>
     <t>(813) 512-0759</t>
   </si>
   <si>
     <t>https://centralinc.com/</t>
   </si>
   <si>
-    <t>HTTP://entryshield.com</t>
-[...1 lines deleted...]
-  <si>
     <t>https://jaxsondavesfirepro.wixsite.com/jaxson-dave</t>
   </si>
   <si>
     <t>HTTP://www.nightlock.com</t>
   </si>
   <si>
     <t>HTTP://www.teacherlock.com</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Yes we charge a $45 per unit</t>
   </si>
   <si>
     <t>Yes, Standard UPS ground charges are covered but expedited or LTL shipping charges are added to the invoice.</t>
   </si>
   <si>
     <t>Texas, Tennessee, Kentucky, Florida, Alabama</t>
   </si>
   <si>
-    <t>All states</t>
-[...1 lines deleted...]
-  <si>
     <t>Texas , New Mexico , Colorado</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>All 50 US States</t>
   </si>
   <si>
     <t>Does the pricing as found on your pricelist already reflect the discount?</t>
   </si>
   <si>
     <t>Store Hours</t>
-  </si>
-[...1 lines deleted...]
-    <t>8:30 am -5 pm CST</t>
   </si>
   <si>
     <t>Company Name…</t>
   </si>
   <si>
     <t>Company Contact…</t>
   </si>
   <si>
     <t>Company Address…</t>
   </si>
   <si>
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>S&amp;H (expedite fees)…</t>
   </si>
@@ -337,68 +313,65 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -743,506 +716,449 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Jaxson%20Daves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Entry%20Shield.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Central%20Tech.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/TeacherLock.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Nightlock.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Nightlock.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Jaxson%20Daves.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/Central%20Tech.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7559/TeacherLock.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8" style="10" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="8" style="9" customWidth="1"/>
+    <col min="2" max="2" width="36" style="9" customWidth="1"/>
+    <col min="3" max="3" width="6" style="9" customWidth="1"/>
+    <col min="4" max="7" width="30.7109375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="12" style="9" customWidth="1"/>
+    <col min="9" max="9" width="14" style="9" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    <row r="2" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+    </row>
+    <row r="2" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="C2" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>46</v>
+      </c>
+      <c r="D2" s="17" t="s">
+        <v>58</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="3" t="s">
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="C4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="C5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="C7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="C9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="C10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C11" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
         <v>4</v>
       </c>
-    </row>
-[...181 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="B12" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="12" t="s">
+      <c r="C12" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="D12" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="B13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="14" t="s">
+      <c r="C13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>0.01</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.05</v>
       </c>
-      <c r="F13" s="19" t="s">
+      <c r="G13" s="5">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="7"/>
+      <c r="B14" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="13"/>
+      <c r="D14" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="G13" s="5">
-[...27 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="B15" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0.01</v>
       </c>
       <c r="E15" s="5">
         <v>0.05</v>
       </c>
-      <c r="F15" s="5">
-[...32 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="F15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="7"/>
+      <c r="B16" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="C17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="7"/>
+      <c r="B18" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="13"/>
+      <c r="D18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="14" t="s">
-[...37 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="B19" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...35 lines deleted...]
-      <c r="H20" s="15" t="s">
+      <c r="C19" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D2:H20">
-    <sortCondition ref="D2:H2"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="D2:G20">
+    <sortCondition ref="D2:G2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId1" xr:uid="{59FC7C72-BFD7-4285-9440-1CC9FFBF1121}"/>
-    <hyperlink ref="E11" r:id="rId2" xr:uid="{C0C1B49B-30B4-4C94-B8A6-8BC81095D90D}"/>
-[...2 lines deleted...]
-    <hyperlink ref="H11" r:id="rId5" xr:uid="{F3C8681A-513D-4193-86EE-8FE5CEE1B309}"/>
+    <hyperlink ref="E11" r:id="rId2" xr:uid="{4AFB38E3-9CA2-4B86-8716-8FA5F11B058D}"/>
+    <hyperlink ref="F11" r:id="rId3" xr:uid="{99408330-C82A-4E9E-93D9-6EA66976D331}"/>
+    <hyperlink ref="G11" r:id="rId4" xr:uid="{F3C8681A-513D-4193-86EE-8FE5CEE1B309}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
-  <pageSetup orientation="landscape" r:id="rId6"/>
+  <pageSetup orientation="landscape" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R26-7559 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>