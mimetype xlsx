--- v0 (2026-02-14)
+++ v1 (2026-08-18)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://esc19-my.sharepoint.com/personal/rshernandez_esc19_net/Documents/Desktop/Upload Web/26-7547/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7547 Printing and Duplicating Equipment, Supplies and Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{4E329FE4-FAA2-4B37-A957-7D86FAF2DCD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FC470E1-DFEA-4E1C-8D5F-DFD48708BB1F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2424B38E-7D76-43C8-9359-8067641F2B6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="74">
   <si>
     <t/>
   </si>
   <si>
     <t>Coast To Coast Computer Products, Inc.</t>
   </si>
   <si>
     <t>Complete Office Technologies Inc (Complete Office (Texas) Technologies Inc)</t>
   </si>
   <si>
     <t>Dream Ranch Office Supplies (Dream Ranch LLC)</t>
   </si>
   <si>
     <t>Spectrum Technologies (Spectrum Imaging Technologies Inc.)</t>
   </si>
   <si>
     <t>vCloud Tech Inc</t>
   </si>
   <si>
     <t>Line #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
@@ -248,50 +248,56 @@
     <t>Contact Email Address…</t>
   </si>
   <si>
     <t>Company Phone Number…</t>
   </si>
   <si>
     <t>Company Website…</t>
   </si>
   <si>
     <t>S&amp;H included in pricing…</t>
   </si>
   <si>
     <t>S&amp;H (expedite fees)…</t>
   </si>
   <si>
     <t>Areas Served…</t>
   </si>
   <si>
     <t>Price Link…</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t xml:space="preserve">No Bid </t>
+  </si>
+  <si>
+    <t>*updated 6/30/26</t>
+  </si>
+  <si>
+    <t>*updated 8/11/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -767,52 +773,56 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7547/Dream%20Ranch.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7547/Complete%20Office%20Tech-Combined%20Pricing.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7547/Coast%20to%20Coast%20Catalog.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7547/vCloud%20Tech%20Price%20Catalog%20-%20ASC%2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7547/Toshiba%20Price%20List_ESC%20Region%2019%20Allied%20States%20Cooperative.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/26-7547/Spectrum%20Tech%20-%20combined%20pricing.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="2" customWidth="1"/>
     <col min="2" max="2" width="36" style="2" customWidth="1"/>
     <col min="3" max="8" width="30.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="E1" s="13"/>
-      <c r="F1" s="12"/>
-      <c r="G1" s="13"/>
+      <c r="F1" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="H1" s="13"/>
     </row>
     <row r="2" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>5</v>
       </c>
     </row>