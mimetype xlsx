--- v4 (2026-08-18)
+++ v5 (2026-10-04)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2026\26-7545 Custodial-Janitorial Equipment, Supplies and Services\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CC4FFD6-99DE-4D50-BC33-671CCCE4367A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18DE13FF-6F0C-4CED-9D05-551388E7811E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1230" yWindow="1005" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="200">
   <si>
     <t/>
   </si>
   <si>
     <t>A2Z Supplies</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>ChemGiant, LLC</t>
   </si>
@@ -619,51 +619,51 @@
   <si>
     <t xml:space="preserve">Yes - expedited shipments can vary depending on fees from carrier. </t>
   </si>
   <si>
     <t>All US</t>
   </si>
   <si>
     <t>Amy Cataldi</t>
   </si>
   <si>
     <t>1 Ecolab Place, Attn: Government Sales, St Paul, MN 55102</t>
   </si>
   <si>
     <t>Price Link</t>
   </si>
   <si>
     <t>HTTP://www.nch.com</t>
   </si>
   <si>
     <t>*updated 12/18/25, 3/24/26, 4/30/26</t>
   </si>
   <si>
     <t>*updated 6/30/26</t>
   </si>
   <si>
-    <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26, 3/26/26, 4/14/26, 5/14/26, 5/18/26, 8/14/26</t>
+    <t>*updated 12/16/25, 2/3/26, 2/13/26, 2/16/26, 3/26/26, 4/14/26, 5/14/26, 5/18/26, 8/14/26, 8/20/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>