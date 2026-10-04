--- v4 (2026-08-18)
+++ v5 (2026-10-04)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7524 Consulting, Instructional, and Training Resources (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{536DB933-006A-4CDD-A4FC-2C304018AD9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADB90050-6D6C-46A0-B5E0-9753DF6B5A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="396">
   <si>
     <t/>
   </si>
   <si>
     <t>Adaptability Learning (Twin Entreprises LLC)</t>
   </si>
   <si>
     <t>Amplify Education, Inc.</t>
   </si>
   <si>
     <t>AnLar LLC</t>
   </si>
   <si>
     <t>Array Education, Inc. (dba Lit) (Array Education, Inc.)</t>
   </si>
   <si>
     <t>B.E.L.I.E.V.E.! LLC</t>
   </si>
   <si>
     <t>Center for Community Empowerment Systems</t>
   </si>
   <si>
     <t>ChalkTalk (Chalk Talk Solutions, Inc)</t>
   </si>
   <si>
@@ -218,53 +218,50 @@
   <si>
     <t>Bob Nickel</t>
   </si>
   <si>
     <t>Tracie Nienhuis</t>
   </si>
   <si>
     <t>Koby Klinghoffer</t>
   </si>
   <si>
     <t>Susan Rowe and Joe Gabaldon</t>
   </si>
   <si>
     <t>Clayton Harris</t>
   </si>
   <si>
     <t>Maria Juran</t>
   </si>
   <si>
     <t>Seth Killian</t>
   </si>
   <si>
     <t>Ron Kirschenbaum</t>
   </si>
   <si>
-    <t>Emily Avis</t>
-[...1 lines deleted...]
-  <si>
     <t>Stacey Stallings</t>
   </si>
   <si>
     <t>Elizabeth Lalor</t>
   </si>
   <si>
     <t>Kristi Graber</t>
   </si>
   <si>
     <t>Holly Clay</t>
   </si>
   <si>
     <t>Roseann Hogan</t>
   </si>
   <si>
     <t>Maya Abbott</t>
   </si>
   <si>
     <t>Daphne Sanders</t>
   </si>
   <si>
     <t>Israel Castro</t>
   </si>
   <si>
     <t>Rubi Gomez</t>
@@ -356,53 +353,50 @@
   <si>
     <t>1650 W. Orange Grove Ave. Pomona, CA 91768</t>
   </si>
   <si>
     <t>149 Dawns Edge Dr. Montgomery TX 77356</t>
   </si>
   <si>
     <t>1336 Moorpark Rd. Suite 176, Thousand Oaks CA 91360</t>
   </si>
   <si>
     <t>2109 Deckard St. ,PO Box 374, Princeton, TX  75407</t>
   </si>
   <si>
     <t>169 Madison Ave, STE 11238, New York, NY 10016</t>
   </si>
   <si>
     <t>1064 S. Washington Street, Suite D9    Lansing MI 48910</t>
   </si>
   <si>
     <t>17855 Dallas Parkway, Suite 400, Dallas, TX 75287</t>
   </si>
   <si>
     <t>4023 Kennett Pike #50018 Wilmington, DE, 19807</t>
   </si>
   <si>
-    <t>535 Stovall Rd, Brownsville Tx 78520</t>
-[...1 lines deleted...]
-  <si>
     <t>3316 Mildred Ln, Lafayette, CA 94549</t>
   </si>
   <si>
     <t>875 N Michigan Avenue Suite 3100, PMB1416 Chicago, IL 60611</t>
   </si>
   <si>
     <t>214 Main Street, Southport, CT, 06890</t>
   </si>
   <si>
     <t>340 Brooklyne Ln, Mize, MS 39116</t>
   </si>
   <si>
     <t>10624 S. Eastern Avenue, Ste A 377, Henderson, NV 89052</t>
   </si>
   <si>
     <t>1427-B Woodmont Lane Atlanta, GA 30318</t>
   </si>
   <si>
     <t>5201 Pelham Road, Greenville, SC 29615</t>
   </si>
   <si>
     <t>9440 Viscount Blvd, Suite 121, El Paso, Texas 79925</t>
   </si>
   <si>
     <t>11201 Armour Drive Suite A El Paso Texas 79935</t>
@@ -494,53 +488,50 @@
   <si>
     <t>tnienhuis@parinc.com</t>
   </si>
   <si>
     <t>koby@mrsnelsons.com</t>
   </si>
   <si>
     <t>meaganschurr@gmail.com</t>
   </si>
   <si>
     <t>susanr@masterycoding.com</t>
   </si>
   <si>
     <t>charris@marching365.com</t>
   </si>
   <si>
     <t>rfp@litteraeducation.com</t>
   </si>
   <si>
     <t>seth@lingco.io</t>
   </si>
   <si>
     <t>sales@readtheory.org</t>
   </si>
   <si>
-    <t>info@valleyspeech.org</t>
-[...1 lines deleted...]
-  <si>
     <t>proposals@thrivingstudents.com</t>
   </si>
   <si>
     <t>rfp@thinkcerca.com</t>
   </si>
   <si>
     <t>kgraber@southportcolab.org</t>
   </si>
   <si>
     <t>holly@thesensorypath.com</t>
   </si>
   <si>
     <t>roseann.hogan@tleconsult.com</t>
   </si>
   <si>
     <t>maya@edmatcompany.com</t>
   </si>
   <si>
     <t>bids@superdueprinc.com</t>
   </si>
   <si>
     <t>israel@striveculture.org</t>
   </si>
   <si>
     <t>safety@specializedsafetytraining.org</t>
@@ -635,53 +626,50 @@
   <si>
     <t>(800) 875-9911</t>
   </si>
   <si>
     <t>(832) 729-1466</t>
   </si>
   <si>
     <t>(541) 740-2545</t>
   </si>
   <si>
     <t>(903) 314-1344</t>
   </si>
   <si>
     <t>(203) 701-9551</t>
   </si>
   <si>
     <t>(517) 960-9276</t>
   </si>
   <si>
     <t>(800) 547-6747</t>
   </si>
   <si>
     <t>(302) 684-6988</t>
   </si>
   <si>
-    <t>(956) 504-2200</t>
-[...1 lines deleted...]
-  <si>
     <t>(313) 380-2261</t>
   </si>
   <si>
     <t>(224) 412-3722</t>
   </si>
   <si>
     <t>(203) 254-2044</t>
   </si>
   <si>
     <t>(662) 607-0448</t>
   </si>
   <si>
     <t>(702) 900-0760</t>
   </si>
   <si>
     <t>(404) 350-9141</t>
   </si>
   <si>
     <t>(800) 277-8737</t>
   </si>
   <si>
     <t>(915) 276-9607</t>
   </si>
   <si>
     <t>(915) 590-0490</t>
@@ -773,57 +761,51 @@
   <si>
     <t>HTTP://www.invent.org</t>
   </si>
   <si>
     <t>HTTP://www.ncyi.org</t>
   </si>
   <si>
     <t>HTTP://www.parinc.com</t>
   </si>
   <si>
     <t>HTTP://www.mrsnelsons.com</t>
   </si>
   <si>
     <t>https://www.masterycoding.com/</t>
   </si>
   <si>
     <t>HTTP://www.marching365.com</t>
   </si>
   <si>
     <t>https://www.litteraeducation.com/</t>
   </si>
   <si>
     <t>HTTP://www.lingco.io</t>
   </si>
   <si>
-    <t>HTTP://www.learninga-z.com</t>
-[...1 lines deleted...]
-  <si>
     <t>HTTP://www.readtheory.org</t>
-  </si>
-[...1 lines deleted...]
-    <t>HTTP://www.valleyspeech.org</t>
   </si>
   <si>
     <t>https://thrivingstudents.com/</t>
   </si>
   <si>
     <t>http://www.thinkcerca.com</t>
   </si>
   <si>
     <t>HTTP://www.southportcolab.org</t>
   </si>
   <si>
     <t>HTTP://www.thesensorypath.com</t>
   </si>
   <si>
     <t>HTTP://www.tleconsult.com</t>
   </si>
   <si>
     <t>https://www.edmatcompanycatalog.com/</t>
   </si>
   <si>
     <t>HTTP://www.superduperinc.com</t>
   </si>
   <si>
     <t>HTTP://epstrivenow.org</t>
   </si>
@@ -1140,101 +1122,91 @@
     <t>PAR serves all 50 states.
 *Note: This business is a franchise. Only the business located at the address above is awarded.</t>
   </si>
   <si>
     <t>1007 East Levee, Dallas, TX 75207</t>
   </si>
   <si>
     <t>4040 N Fairfax Dr, Suite 525, Arlington, VA 22203</t>
   </si>
   <si>
     <t>9024 Wellesley Drive, Austin, TX 78754</t>
   </si>
   <si>
     <t>249 Ilchester Way, El Paso, TX 79928</t>
   </si>
   <si>
     <t>Chrissy Beltran (Buzzing with Ms. B)</t>
   </si>
   <si>
     <t>Ivy Bound Tutors (Firm Connections, LLC) (Aspire Academy)</t>
   </si>
   <si>
     <t>Please contact Purchasing for pricing.</t>
   </si>
   <si>
-    <t>Learning A-Z, LLC (LAZEL, Inc.)</t>
-[...1 lines deleted...]
-  <si>
     <t>No; free shipping on orders over $300</t>
   </si>
   <si>
     <t>Psychological Assessment Resources, Inc (PAR, Inc.)</t>
   </si>
   <si>
     <t>Yes. Super Duper will waive all shipping fees for Region 19 ESC.  All shipments will receive FREE standard shipping.</t>
   </si>
   <si>
     <t>The Southport CoLAB (The Southport School, Inc.)</t>
   </si>
   <si>
     <t>Thriving Students Collective Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valley Speech Language and Learning Center L.C.</t>
   </si>
   <si>
     <t>Vision Educational Solutions, LLC</t>
   </si>
   <si>
     <t>Inspiring Leaders LLC (Donna Vallese)</t>
   </si>
   <si>
     <t>yonatan@eyeclick.com</t>
   </si>
   <si>
     <t>National Inventors Hall of Fame, Inc.</t>
   </si>
   <si>
     <t>Muse Art Studio (Pat Vazquez)</t>
   </si>
   <si>
     <t>Thriving Students Collective is licensed and willing to serve any location in the United States</t>
   </si>
   <si>
     <t>Jesse Rector, Chief Program Officer, Lit.</t>
   </si>
   <si>
     <t>julia@eduspecialist.org;
 accounts@eduspecialistonline.org</t>
   </si>
   <si>
     <t>Julia Chapa Leeper</t>
-  </si>
-[...2 lines deleted...]
-LAZBids@learninga-z.com</t>
   </si>
   <si>
     <t>Lizzie Jarzombek, Account Executive</t>
   </si>
   <si>
     <t>*updated 8/29/25</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>info@indigoproject.org</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 sheri.smith@indigoproject.org</t>
     </r>
@@ -1249,54 +1221,226 @@
     <t>*updated 12/12/25</t>
   </si>
   <si>
     <t>*updated 1/6/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Texas</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve">
 All states</t>
     </r>
   </si>
   <si>
-    <t>*updated 4/9/26</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 6/17/26</t>
+  </si>
+  <si>
+    <t>*updated 4/9/26, 9/2/26</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Learning A-Z, LLC (LAZEL, Inc.)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> ExploreK12, Inc.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">HTTP://www.learninga-z.com </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>explorek12.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Valley Speech Language and Learning Center L.C.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Wilson Language Training Corporation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>535 Stovall Rd, Brownsville Tx 78520</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> 47 Old Webster Road Oxford, MA 01540</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">lizzie.jarzombek@learninga-z.com; 
+LAZBids@learninga-z.com
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>lizzie.jarzombek@explorek12.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>info@valleyspeech.org</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+cooporders@wilsonlanguage.com aperrin@wilsonlanguage.com dgaries@wilsonlanguage.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>HTTP://www.valleyspeech.org</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">
+www.wilsonlanguage.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(956) 504-2200</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> 800-899-8454</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Emily Avis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> Alfie Perrin 
+Dana Garies</t>
+    </r>
+  </si>
+  <si>
+    <t>*updated 9/18/26, 9/30/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1344,51 +1488,51 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1399,50 +1543,53 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{9DEF1777-CAEC-40FC-B41B-49EEEE30754B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1739,1661 +1886,1663 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Frog%20Publications.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Indigo%20Education.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Mrs.%20Nelsons.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20EDMAT%20Company.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Lingco%20Language%20Labs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Spark%20Innovations.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20Southport%20CoLAB.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Adaptability%20Learning.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ChalkTalk.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Amplify%20Education.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Hamilton%20Consultants.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/National%20Inventors%20Hall%20of%20Fame.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ETA%20hand2mind.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Mastery%20Coding.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Pearl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Super%20Duper%20Publications.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20Leading%20Edge.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Valley%20Speech%20Language%20and%20Learning%20Center.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/B.E.L.I.E.V.E..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Gerry%20Brooks.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Marching365.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/National%20Center%20for%20Youth%20Issues.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Strive%20Now.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julia@eduspecialist.orgxaccounts@eduspecialistonline.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/EDU%20Specialist.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Inspiring%20Leaders.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Paper%20Education%20America.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Thriving%20Students%20Collective.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Array%20Education.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Dr.%20Mike's%20Test%20Prep.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Frog%20Street%20Press.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Littera%20Education.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Muse%20Art%20Studio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Paloma%20Learning.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/SPECIALIZED%20SAFETY%20TRAINING.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ThinkCERCA.com.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Learning%20A-Z.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Chrissy%20Beltran.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/AnLar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/EyeClick.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Houston%20Education%20Leadership.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Meagan%20Schurr.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ReadTheory.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20DBQ%20Project.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Vision%20Educational%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Ivey%20Bound%20Tutors.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20Sensory%20Path.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yonatan@eyeclick.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Center%20for%20Community%20Empowerment.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Frog%20Publications.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Indigo%20Education.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Mrs.%20Nelsons.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20EDMAT%20Company.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Lingco%20Language%20Labs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Spark%20Innovations.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20Southport%20CoLAB.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Learning%20A-Z.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ChalkTalk.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Amplify%20Education.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Hamilton%20Consultants.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/National%20Inventors%20Hall%20of%20Fame.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ETA%20hand2mind.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Mastery%20Coding.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Pearl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Super%20Duper%20Publications.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20Leading%20Edge.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Vision%20Educational%20Solutions.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/B.E.L.I.E.V.E..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Gerry%20Brooks.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Marching365.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/National%20Center%20for%20Youth%20Issues.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Strive%20Now.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Wilson%20Language.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/EDU%20Specialist.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Inspiring%20Leaders.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Paper%20Education%20America.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Thriving%20Students%20Collective.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Array%20Education.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Dr.%20Mike's%20Test%20Prep.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Frog%20Street%20Press.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Littera%20Education.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Muse%20Art%20Studio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Paloma%20Learning.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/SPECIALIZED%20SAFETY%20TRAINING.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ThinkCERCA.com.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julia@eduspecialist.orgxaccounts@eduspecialistonline.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Chrissy%20Beltran.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/AnLar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/EyeClick.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Houston%20Education%20Leadership.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Meagan%20Schurr.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/ReadTheory.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20DBQ%20Project.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Adaptability%20Learning.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Ivey%20Bound%20Tutors.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/The%20Sensory%20Path.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yonatan@eyeclick.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alliedstatescooperative.com/asc_contracts/price_list/Andrea/25-7524/Center%20for%20Community%20Empowerment.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:BC16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="2" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="8" style="2" customWidth="1"/>
     <col min="3" max="3" width="36" style="2" customWidth="1"/>
     <col min="4" max="4" width="6" style="2" customWidth="1"/>
     <col min="5" max="54" width="30.7109375" style="2" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:55" x14ac:dyDescent="0.25">
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="J1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="R1" s="15" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="U1" s="15"/>
       <c r="V1" s="10" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="X1" s="15"/>
       <c r="Y1" s="15"/>
       <c r="Z1" s="15"/>
       <c r="AA1" s="15" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="AD1" s="15"/>
       <c r="AE1" s="15"/>
       <c r="AF1" s="15" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="AH1" s="17"/>
       <c r="AI1" s="2" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="AJ1" s="15"/>
       <c r="AL1" s="15"/>
       <c r="AO1" s="15"/>
       <c r="AZ1" s="15"/>
-      <c r="BA1" s="15"/>
+      <c r="BA1" s="15" t="s">
+        <v>395</v>
+      </c>
     </row>
     <row r="2" spans="2:55" s="10" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="K2" s="11" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="11" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="M2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="N2" s="11" t="s">
         <v>9</v>
       </c>
       <c r="O2" s="11" t="s">
         <v>10</v>
       </c>
       <c r="P2" s="11" t="s">
         <v>11</v>
       </c>
       <c r="Q2" s="11" t="s">
         <v>12</v>
       </c>
       <c r="R2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="11" t="s">
         <v>14</v>
       </c>
       <c r="T2" s="11" t="s">
         <v>15</v>
       </c>
       <c r="U2" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V2" s="11" t="s">
         <v>17</v>
       </c>
       <c r="W2" s="11" t="s">
         <v>18</v>
       </c>
       <c r="X2" s="11" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="Y2" s="11" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="Z2" s="11" t="s">
         <v>19</v>
       </c>
       <c r="AA2" s="11" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="AB2" s="11" t="s">
         <v>20</v>
       </c>
       <c r="AC2" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AD2" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AE2" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AF2" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AG2" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AH2" s="11" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="AI2" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AJ2" s="11" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="AK2" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AL2" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AM2" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AN2" s="11" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="AO2" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AP2" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AQ2" s="11" t="s">
         <v>33</v>
       </c>
       <c r="AR2" s="11" t="s">
         <v>34</v>
       </c>
       <c r="AS2" s="11" t="s">
         <v>35</v>
       </c>
       <c r="AT2" s="11" t="s">
         <v>36</v>
       </c>
       <c r="AU2" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AV2" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AW2" s="11" t="s">
         <v>39</v>
       </c>
       <c r="AX2" s="11" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="AY2" s="11" t="s">
         <v>40</v>
       </c>
       <c r="AZ2" s="11" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="BA2" s="11" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="BB2" s="11" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
     </row>
     <row r="3" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="D3" s="6" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="E3" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...20 lines deleted...]
-      <c r="M3" s="5" t="s">
+      <c r="N3" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="P3" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="X3" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="N3" s="5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y3" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="Z3" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AA3" s="5" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="AB3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="AC3" s="5" t="s">
         <v>58</v>
       </c>
       <c r="AD3" s="5" t="s">
         <v>57</v>
       </c>
       <c r="AE3" s="5" t="s">
         <v>56</v>
       </c>
       <c r="AF3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AG3" s="5" t="s">
         <v>55</v>
       </c>
       <c r="AH3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AI3" s="5" t="s">
         <v>53</v>
       </c>
       <c r="AJ3" s="5" t="s">
         <v>52</v>
       </c>
       <c r="AK3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="AL3" s="5" t="s">
         <v>50</v>
       </c>
       <c r="AM3" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AN3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="AO3" s="5" t="s">
         <v>60</v>
       </c>
       <c r="AP3" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ3" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AR3" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS3" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AT3" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="AQ3" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AT3" s="5" t="s">
+      <c r="AU3" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="AV3" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AW3" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AX3" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="AY3" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ3" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="BA3" s="16" t="s">
+        <v>394</v>
+      </c>
+      <c r="BB3" s="5" t="s">
         <v>72</v>
-      </c>
-[...22 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="4" spans="2:55" ht="45" x14ac:dyDescent="0.25">
       <c r="D4" s="6" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="F4" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="W4" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="X4" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="I4" s="5" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="5" t="s">
+      <c r="Y4" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH4" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ4" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV4" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW4" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AX4" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY4" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AZ4" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA4" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="BB4" s="5" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="2:55" ht="75" x14ac:dyDescent="0.25">
+      <c r="D5" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="V5" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD5" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE5" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AF5" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AG5" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AH5" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI5" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AJ5" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AK5" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AL5" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM5" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="O4" s="5" t="s">
-[...193 lines deleted...]
-      <c r="AB5" s="5" t="s">
+      <c r="AN5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="AP5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="AQ5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="AR5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="AS5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="AT5" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AV5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="AX5" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="AY5" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="AZ5" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="AC5" s="5" t="s">
-[...41 lines deleted...]
-      <c r="AQ5" s="5" t="s">
+      <c r="BA5" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="BB5" s="5" t="s">
         <v>162</v>
-      </c>
-[...31 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="6" spans="2:55" x14ac:dyDescent="0.25">
       <c r="D6" s="6" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="V6" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="W6" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="X6" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="Y6" s="5" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="Z6" s="5" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="AA6" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AG6" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AH6" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AI6" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AJ6" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AK6" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AL6" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AM6" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AN6" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO6" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AP6" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AQ6" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR6" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AS6" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AT6" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="AU6" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AV6" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AW6" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AX6" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AY6" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="AB6" s="5" t="s">
+      <c r="AZ6" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="AC6" s="5" t="s">
-[...44 lines deleted...]
-      <c r="AR6" s="5" t="s">
+      <c r="BA6" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="BB6" s="5" t="s">
         <v>208</v>
-      </c>
-[...28 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="7" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="D7" s="6" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="T7" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="U7" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="V7" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="W7" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="X7" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="J7" s="5" t="s">
-[...14 lines deleted...]
-      <c r="O7" s="5" t="s">
+      <c r="Y7" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AA7" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AF7" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="P7" s="5" t="s">
-[...32 lines deleted...]
-      <c r="AA7" s="5" t="s">
+      <c r="AG7" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AW7" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="AB7" s="5" t="s">
+      <c r="AX7" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="AC7" s="5" t="s">
+      <c r="AY7" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="AD7" s="5" t="s">
+      <c r="AZ7" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="AE7" s="5" t="s">
-[...47 lines deleted...]
-      <c r="AU7" s="5" t="s">
+      <c r="BA7" s="16" t="s">
+        <v>392</v>
+      </c>
+      <c r="BB7" s="5" t="s">
         <v>254</v>
-      </c>
-[...19 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="8" spans="2:55" ht="60" x14ac:dyDescent="0.25">
       <c r="D8" s="6" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="X8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Z8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AB8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AD8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AF8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AG8" s="5" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="AH8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AI8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AJ8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AK8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AL8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AM8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AN8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AO8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AP8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AQ8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AR8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AS8" s="5" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="AT8" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AU8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AV8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AW8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AX8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AY8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AZ8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="BA8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="BB8" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
     </row>
     <row r="9" spans="2:55" ht="120" x14ac:dyDescent="0.25">
       <c r="D9" s="6" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="N9" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="O9" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="P9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q9" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="R9" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AI9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AJ9" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="AK9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AL9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AN9" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="J9" s="5" t="s">
-[...50 lines deleted...]
-      <c r="AA9" s="5" t="s">
+      <c r="AO9" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="AP9" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="AB9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AE9" s="5" t="s">
+      <c r="AQ9" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="AR9" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="AS9" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="AU9" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="AF9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AG9" s="5" t="s">
+      <c r="AV9" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="AH9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AI9" s="5" t="s">
+      <c r="AW9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AX9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AY9" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="AZ9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="BA9" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="AJ9" s="5" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="BB9" s="5" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
     </row>
     <row r="10" spans="2:55" ht="75" x14ac:dyDescent="0.25">
       <c r="D10" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="AC10" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...17 lines deleted...]
-      <c r="K10" s="5" t="s">
+      <c r="AD10" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="L10" s="5" t="s">
-[...11 lines deleted...]
-      <c r="P10" s="5" t="s">
+      <c r="AE10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="AG10" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="AK10" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="AM10" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="AN10" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="AO10" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="AP10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AQ10" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="Q10" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AA10" s="5" t="s">
+      <c r="AR10" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="AS10" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="AB10" s="5" t="s">
+      <c r="AT10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AU10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AV10" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AW10" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AX10" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="AC10" s="5" t="s">
-[...23 lines deleted...]
-      <c r="AK10" s="5" t="s">
+      <c r="AY10" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="AL10" s="5" t="s">
-[...35 lines deleted...]
-      <c r="AX10" s="5" t="s">
+      <c r="AZ10" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="BA10" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="BB10" s="5" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="11" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="D11" s="7" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="F11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="G11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="H11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="I11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="J11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="K11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="L11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="M11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="N11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="O11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="P11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="Q11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="R11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="S11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="T11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="U11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="V11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="W11" s="11" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="X11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="Y11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="Z11" s="11" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="AA11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AB11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AC11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AD11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AE11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AF11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AG11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AH11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AI11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AJ11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AK11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AL11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AM11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AN11" s="11" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="AO11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AP11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AQ11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AR11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AS11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AT11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AU11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AV11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AW11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AX11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AY11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="AZ11" s="18" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>346</v>
+      </c>
+      <c r="BA11" s="19" t="s">
+        <v>346</v>
       </c>
       <c r="BB11" s="18" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
     </row>
     <row r="12" spans="2:55" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>43</v>
       </c>
@@ -3678,202 +3827,202 @@
       <c r="AV13" s="13">
         <v>0</v>
       </c>
       <c r="AW13" s="13">
         <v>0.05</v>
       </c>
       <c r="AX13" s="13">
         <v>0.1</v>
       </c>
       <c r="AY13" s="13">
         <v>0.05</v>
       </c>
       <c r="AZ13" s="13">
         <v>0</v>
       </c>
       <c r="BA13" s="13">
         <v>0</v>
       </c>
       <c r="BB13" s="13">
         <v>8.3299999999999999E-2</v>
       </c>
     </row>
     <row r="14" spans="2:55" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="4"/>
       <c r="C14" s="8" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="K14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="L14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="M14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="N14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="O14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="P14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Q14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="R14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="S14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="T14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="U14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="V14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="W14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="Z14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AA14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AB14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AC14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AD14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AE14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AF14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AG14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AH14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AI14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AJ14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AK14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AL14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AN14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AO14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AP14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AQ14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AR14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AS14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AT14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AU14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AV14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AW14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AX14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AY14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AZ14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="BA14" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="BB14" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15" spans="2:55" ht="30" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0.1</v>
       </c>
       <c r="F15" s="13">
         <v>0</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="13">
         <v>0</v>
       </c>
       <c r="I15" s="13">
@@ -3998,204 +4147,204 @@
       </c>
       <c r="AW15" s="13">
         <v>0.05</v>
       </c>
       <c r="AX15" s="13">
         <v>0.1</v>
       </c>
       <c r="AY15" s="13">
         <v>0.05</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
         <v>0</v>
       </c>
       <c r="BB15" s="13">
         <v>9.0899999999999995E-2</v>
       </c>
     </row>
     <row r="16" spans="2:55" ht="45" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="J16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="M16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="N16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Q16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="R16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="S16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="T16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="U16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="V16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="W16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="X16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="Y16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="Z16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AA16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AB16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AC16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AD16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AE16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AF16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AG16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AH16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AI16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AJ16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AK16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AL16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AM16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AN16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AP16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AR16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AW16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AX16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="AY16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="AZ16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="BA16" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="BB16" s="9" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" columnSort="1" ref="E1:BB16">
     <sortCondition ref="E2:BB2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="P5" r:id="rId1" xr:uid="{4DFA8434-6835-49B1-9D53-D328D564B06C}"/>
     <hyperlink ref="F11" r:id="rId2" xr:uid="{B459D981-B690-4203-B66A-7749AB0D4580}"/>
     <hyperlink ref="G11" r:id="rId3" xr:uid="{00E12AFE-8A45-4DDE-A359-F4FAD2E41E65}"/>
     <hyperlink ref="H11" r:id="rId4" xr:uid="{59F3B6E8-2B30-4A57-A633-B4F0C6E32BDB}"/>
     <hyperlink ref="I11" r:id="rId5" xr:uid="{3BFA6BE5-4175-41CE-B230-5B3DC49AD6F1}"/>
     <hyperlink ref="J11" r:id="rId6" xr:uid="{DFABFCAB-BC4F-43CB-A410-418C5C3E469A}"/>
     <hyperlink ref="K11" r:id="rId7" xr:uid="{E2D19385-126B-44C3-AF38-AE96E369D826}"/>
     <hyperlink ref="L11" r:id="rId8" xr:uid="{9ECD1020-F7D9-453E-B701-9AEBADAA764F}"/>
     <hyperlink ref="M11" r:id="rId9" xr:uid="{5EA6256F-6BD4-4CFC-AE99-521F23506B79}"/>
     <hyperlink ref="N11" r:id="rId10" xr:uid="{CA3106E6-0A0C-424D-A5D1-9601E54E6939}"/>
     <hyperlink ref="O11" r:id="rId11" xr:uid="{04E01303-EBED-4F14-8CFE-27607DFC925E}"/>
     <hyperlink ref="P11" r:id="rId12" xr:uid="{7137E31C-A91D-48E4-AA7F-9A7595C58190}"/>
     <hyperlink ref="Q11" r:id="rId13" xr:uid="{5971B67D-29D9-4200-8A59-68398C41A6D2}"/>
     <hyperlink ref="R11" r:id="rId14" xr:uid="{0CDE8CC9-B782-4C00-86B9-C75FE7628030}"/>
     <hyperlink ref="S11" r:id="rId15" xr:uid="{84D31F58-A240-4933-A3CA-1DE0A977CD7B}"/>
     <hyperlink ref="T11" r:id="rId16" xr:uid="{24CB6DB2-177A-46AF-BDB6-BC7F6CCD3BAF}"/>
     <hyperlink ref="U11" r:id="rId17" xr:uid="{9219E361-445D-4115-8AA5-FCAF8374DDF7}"/>
     <hyperlink ref="V11" r:id="rId18" xr:uid="{03DCCF43-CED5-465B-9D27-5616AADC94A8}"/>
@@ -4203,55 +4352,55 @@
     <hyperlink ref="Y11" r:id="rId20" xr:uid="{9C3D3825-DBF0-4C5B-8DE5-91EFAFF1F34E}"/>
     <hyperlink ref="AB11" r:id="rId21" xr:uid="{000C291F-7FB7-4D12-A070-F99D06EC009E}"/>
     <hyperlink ref="AC11" r:id="rId22" xr:uid="{A013C445-65A5-4067-8661-888DAA2005A6}"/>
     <hyperlink ref="AD11" r:id="rId23" xr:uid="{C2C5DC42-D1EA-43B0-8463-660F09FDE9E8}"/>
     <hyperlink ref="AE11" r:id="rId24" xr:uid="{4E52C589-EDE6-41B2-AE4E-412EAACDB726}"/>
     <hyperlink ref="AF11" r:id="rId25" xr:uid="{C253F35B-765B-4585-9E85-5F71B6EFE7F9}"/>
     <hyperlink ref="AG11" r:id="rId26" xr:uid="{AC928B5F-AC6E-4A49-8C48-8D89A8367AD4}"/>
     <hyperlink ref="AH11" r:id="rId27" xr:uid="{61B9F10A-FE4D-4352-B197-015582CF177A}"/>
     <hyperlink ref="AI11" r:id="rId28" xr:uid="{F00EE07E-BDE0-40B5-9A2F-6F83C21E7814}"/>
     <hyperlink ref="AJ11" r:id="rId29" xr:uid="{DBEAA039-6E03-46E7-8C50-F21B44E9F94A}"/>
     <hyperlink ref="AK11" r:id="rId30" xr:uid="{C9FF58D5-6157-42EB-A706-0D2E61096F0F}"/>
     <hyperlink ref="AL11" r:id="rId31" xr:uid="{2262391E-0954-4D68-ACEB-FBF1BC1AD518}"/>
     <hyperlink ref="AM11" r:id="rId32" xr:uid="{21F46DB0-08E5-4824-93A2-3CC37A1570F5}"/>
     <hyperlink ref="AO11" r:id="rId33" xr:uid="{F92A2320-32D9-4570-9AF0-AB76FC8B554F}"/>
     <hyperlink ref="AP11" r:id="rId34" xr:uid="{7D8A406E-F847-4ED7-911A-C0C249DB2C38}"/>
     <hyperlink ref="AQ11" r:id="rId35" xr:uid="{20AE713C-3403-4B5F-A06D-3D678488DD4A}"/>
     <hyperlink ref="AR11" r:id="rId36" xr:uid="{78760A8C-61D6-4B6B-B975-DE0C6332CFD8}"/>
     <hyperlink ref="AS11" r:id="rId37" xr:uid="{FFC85098-F48C-4E19-95AF-C4F1DBDE805F}"/>
     <hyperlink ref="AT11" r:id="rId38" xr:uid="{C140C6B5-9CBD-4F22-AF2D-DEC0F4574509}"/>
     <hyperlink ref="AU11" r:id="rId39" xr:uid="{B16E84FE-081B-473B-A9A6-4A0BFF251ECC}"/>
     <hyperlink ref="AV11" r:id="rId40" xr:uid="{AF4906F0-AC3D-4118-9A66-209E84213C88}"/>
     <hyperlink ref="AW11" r:id="rId41" xr:uid="{BFDD414A-34B6-4C97-A118-AEEDE87DE316}"/>
     <hyperlink ref="AX11" r:id="rId42" xr:uid="{6DCCA41A-77DC-45EE-BE45-4721A838710C}"/>
     <hyperlink ref="AY11" r:id="rId43" xr:uid="{3E968558-8072-4E6C-94EA-43AF55286B16}"/>
     <hyperlink ref="AZ11" r:id="rId44" xr:uid="{E755B57E-38CA-4D2F-BFA7-21560086F051}"/>
-    <hyperlink ref="BA11" r:id="rId45" xr:uid="{50B41D04-E69F-4FBC-8246-4CD894269EAE}"/>
-[...3 lines deleted...]
-    <hyperlink ref="N5" r:id="rId49" display="julia@eduspecialist.orgxaccounts@eduspecialistonline.org" xr:uid="{E15800E4-9305-4029-9E56-FBE55B3DBBFC}"/>
+    <hyperlink ref="BB11" r:id="rId45" xr:uid="{1D9BE7E2-8F5C-4EAF-A56A-D6E3437F3DD4}"/>
+    <hyperlink ref="E11" r:id="rId46" xr:uid="{40E48337-1C8E-4911-8280-B37CFEE924B1}"/>
+    <hyperlink ref="AA11" r:id="rId47" xr:uid="{BD5DF9C9-9CCE-4384-8606-8086D1E21958}"/>
+    <hyperlink ref="N5" r:id="rId48" display="julia@eduspecialist.orgxaccounts@eduspecialistonline.org" xr:uid="{E15800E4-9305-4029-9E56-FBE55B3DBBFC}"/>
+    <hyperlink ref="BA11" r:id="rId49" xr:uid="{82C4771A-4144-4C99-AB7E-79F0A34E0B17}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="landscape" r:id="rId50"/>
   <headerFooter>
     <oddFooter>&amp;R25-7524 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>