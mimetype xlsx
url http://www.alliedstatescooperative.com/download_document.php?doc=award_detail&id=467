--- v4 (2026-08-18)
+++ v5 (2026-10-04)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2025\25-7517 Maintenance, Repair and Operation (MRO)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E6B1AA2-6B3F-4C85-BB0B-342DB7E0D117}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A4EEEDA-E392-42D8-AE80-6E2E8A84F589}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1805,70 +1805,70 @@
         <family val="2"/>
       </rPr>
       <t>Fallsway Equipment Co., LLC (MADISA Holdings Inc.)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">HTTP://WWW.PRANAMACHINERY.COM </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>www.fallsway.com</t>
     </r>
   </si>
   <si>
-    <t>*updated 9/22/25, 1/13/25, 4/21/26, 4/27/26</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 4/28/26</t>
   </si>
   <si>
     <t>customercare@mscdirect.com Michael Davis</t>
   </si>
   <si>
     <t>Karl.McCausey@mscdirect.com michael.davis@mscdirect.com</t>
   </si>
   <si>
     <t>(405) 255-4903 
 915-314-2139</t>
   </si>
   <si>
     <t>*updated 9/25/25, 9/26/25, 10/21/25, 10/29/25, 11/5/25, 4/9/26, 5/27/26, 5/29/26, 6/29/26, 8/3/26</t>
   </si>
   <si>
     <t>*updated 8/10/26</t>
+  </si>
+  <si>
+    <t>*updated 9/22/25, 1/13/25, 4/21/26, 4/27/26, 9/16/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3873,84 +3873,84 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="8" style="15" customWidth="1"/>
     <col min="3" max="3" width="36" style="15" customWidth="1"/>
     <col min="4" max="4" width="6" style="15" customWidth="1"/>
     <col min="5" max="45" width="30.7109375" style="15" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:46" s="13" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="E1" s="13" t="s">
         <v>532</v>
       </c>
       <c r="G1" s="31" t="s">
         <v>522</v>
       </c>
       <c r="H1" s="31"/>
       <c r="I1" s="37" t="s">
         <v>521</v>
       </c>
       <c r="J1" s="31"/>
       <c r="L1" s="31" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="M1" s="31"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31" t="s">
         <v>529</v>
       </c>
       <c r="R1" s="30"/>
       <c r="S1" s="30" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="U1" s="31"/>
       <c r="V1" s="30"/>
       <c r="W1" s="31"/>
       <c r="X1" s="30" t="s">
         <v>528</v>
       </c>
       <c r="Y1" s="31" t="s">
         <v>524</v>
       </c>
       <c r="AA1" s="30" t="s">
         <v>527</v>
       </c>
       <c r="AB1" s="31" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="AD1" s="31"/>
       <c r="AE1" s="31" t="s">
         <v>534</v>
       </c>
       <c r="AF1" s="31"/>
       <c r="AI1" s="30"/>
       <c r="AJ1" s="13" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="AK1" s="31"/>
       <c r="AL1" s="31" t="s">
         <v>523</v>
       </c>
       <c r="AM1" s="30"/>
       <c r="AP1" s="31"/>
       <c r="AR1" s="31"/>
       <c r="AS1" s="31" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="2" spans="2:46" s="16" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="17" t="s">
         <v>193</v>
       </c>
       <c r="E2" s="32" t="s">
         <v>533</v>
       </c>
       <c r="F2" s="32" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="32" t="s">
@@ -4124,51 +4124,51 @@
       <c r="T3" s="14" t="s">
         <v>224</v>
       </c>
       <c r="U3" s="14" t="s">
         <v>225</v>
       </c>
       <c r="V3" s="14" t="s">
         <v>226</v>
       </c>
       <c r="W3" s="14" t="s">
         <v>227</v>
       </c>
       <c r="X3" s="32" t="s">
         <v>228</v>
       </c>
       <c r="Y3" s="14" t="s">
         <v>229</v>
       </c>
       <c r="Z3" s="14" t="s">
         <v>230</v>
       </c>
       <c r="AA3" s="14" t="s">
         <v>231</v>
       </c>
       <c r="AB3" s="35" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="AC3" s="14" t="s">
         <v>232</v>
       </c>
       <c r="AD3" s="14" t="s">
         <v>233</v>
       </c>
       <c r="AE3" s="14" t="s">
         <v>234</v>
       </c>
       <c r="AF3" s="14" t="s">
         <v>235</v>
       </c>
       <c r="AG3" s="14" t="s">
         <v>236</v>
       </c>
       <c r="AH3" s="14" t="s">
         <v>237</v>
       </c>
       <c r="AI3" s="14" t="s">
         <v>238</v>
       </c>
       <c r="AJ3" s="14" t="s">
         <v>239</v>
       </c>
@@ -4380,51 +4380,51 @@
       <c r="T5" s="14" t="s">
         <v>306</v>
       </c>
       <c r="U5" s="14" t="s">
         <v>307</v>
       </c>
       <c r="V5" s="14" t="s">
         <v>308</v>
       </c>
       <c r="W5" s="14" t="s">
         <v>309</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>310</v>
       </c>
       <c r="Y5" s="14" t="s">
         <v>311</v>
       </c>
       <c r="Z5" s="14" t="s">
         <v>312</v>
       </c>
       <c r="AA5" s="14" t="s">
         <v>313</v>
       </c>
       <c r="AB5" s="14" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="AC5" s="14" t="s">
         <v>314</v>
       </c>
       <c r="AD5" s="14" t="s">
         <v>315</v>
       </c>
       <c r="AE5" s="14" t="s">
         <v>316</v>
       </c>
       <c r="AF5" s="14" t="s">
         <v>317</v>
       </c>
       <c r="AG5" s="14" t="s">
         <v>318</v>
       </c>
       <c r="AH5" s="14" t="s">
         <v>319</v>
       </c>
       <c r="AI5" s="14" t="s">
         <v>320</v>
       </c>
       <c r="AJ5" s="14" t="s">
         <v>321</v>
       </c>
@@ -4508,51 +4508,51 @@
       <c r="T6" s="14" t="s">
         <v>347</v>
       </c>
       <c r="U6" s="14" t="s">
         <v>348</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>349</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>350</v>
       </c>
       <c r="X6" s="32" t="s">
         <v>351</v>
       </c>
       <c r="Y6" s="32" t="s">
         <v>525</v>
       </c>
       <c r="Z6" s="14" t="s">
         <v>352</v>
       </c>
       <c r="AA6" s="14" t="s">
         <v>353</v>
       </c>
       <c r="AB6" s="14" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>354</v>
       </c>
       <c r="AD6" s="14" t="s">
         <v>355</v>
       </c>
       <c r="AE6" s="14" t="s">
         <v>356</v>
       </c>
       <c r="AF6" s="14" t="s">
         <v>357</v>
       </c>
       <c r="AG6" s="14" t="s">
         <v>358</v>
       </c>
       <c r="AH6" s="14" t="s">
         <v>359</v>
       </c>
       <c r="AI6" s="14" t="s">
         <v>360</v>
       </c>
       <c r="AJ6" s="14" t="s">
         <v>361</v>
       </c>