--- v4 (2026-08-18)
+++ v5 (2026-10-04)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7480 Technology, Hardware, Software, Services and Related (Supplemental)\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC7461B9-314C-4AB8-9BC5-FE98EC66CA1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{963EB140-C752-4E77-AD2E-4FD251E5D2BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Lines!$A$1:$AN$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$E,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="303">
   <si>
     <t>*updated 2/17/25, 4/30/25, 5/5/25, 5/30/25, 6/16/25</t>
   </si>
   <si>
     <t>*updated 2/22/24</t>
   </si>
   <si>
     <t>*updated 1/11/24, 5/16/25, 1/6/26</t>
   </si>
   <si>
     <t>*updated 10/16/25</t>
   </si>
   <si>
     <t>*updated 2/21/25</t>
   </si>
   <si>
     <t>*updated 10/7/25, 11/10/25</t>
   </si>
   <si>
     <t>*updated 11/1/24</t>
   </si>
   <si>
     <t>*updated 8/15/24</t>
   </si>
   <si>
@@ -1166,50 +1166,53 @@
     <t>1</t>
   </si>
   <si>
     <t>Percent Discount from Catalog/Pricelist</t>
   </si>
   <si>
     <t>Does the pricing as found on your pricelist/fee schedule already reflect the discount?</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hourly Rate for Services</t>
   </si>
   <si>
     <t>No Bid</t>
   </si>
   <si>
     <t>*updated 1/30/24, 10/10/25, 5/5/26</t>
   </si>
   <si>
     <t>*updated 6/11/24, 7/23/25, 8/11/25, 10/30/25, 10/31/25, 11/5/25, 3/9/26, 5/21/26</t>
   </si>
   <si>
     <t>*updated 4/5/24, 4/24/24, 5/24/24, 5/31/24, 7/16/24, 8/7/24, 8/26/24, 1/14/25, 1/15/25, 2/10/25, 2/27/25, 4/23/25, 5/6/25, 5/22/25, 6/3/25, 6/4/25, 6/24/25, 8/7/25, 8/19/25, 10/21/25, 3/4/26, 6/1/26, 7/7/26, 7/20/26</t>
+  </si>
+  <si>
+    <t>*updated 9/17/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1743,51 +1746,53 @@
       <c r="Q1" s="16"/>
       <c r="R1" s="17"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19" t="s">
         <v>5</v>
       </c>
       <c r="U1" s="19"/>
       <c r="V1" s="16"/>
       <c r="W1" s="19"/>
       <c r="X1" s="19"/>
       <c r="Y1" s="19" t="s">
         <v>300</v>
       </c>
       <c r="Z1" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AA1" s="18"/>
       <c r="AB1" s="16"/>
       <c r="AC1" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AD1" s="16"/>
       <c r="AE1" s="19" t="s">
         <v>299</v>
       </c>
-      <c r="AF1" s="16"/>
+      <c r="AF1" s="16" t="s">
+        <v>302</v>
+      </c>
       <c r="AG1" s="16"/>
       <c r="AH1" s="16"/>
       <c r="AI1" s="19"/>
       <c r="AJ1" s="17" t="s">
         <v>301</v>
       </c>
       <c r="AK1" s="17"/>
       <c r="AL1" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AM1" s="16"/>
       <c r="AN1" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:41" ht="45" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="22" t="s">
         <v>12</v>
       </c>