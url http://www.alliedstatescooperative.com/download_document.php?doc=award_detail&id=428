--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2024\24-7474 Consulting, Instructional, and Training Resources\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2D42C1D-6AC4-4DEC-A05F-D803CF788003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62237F43-3366-477C-B2C0-602720F4E8F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Lines" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2446" uniqueCount="1364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2447" uniqueCount="1365">
   <si>
     <t>Event Number</t>
   </si>
   <si>
     <t>24-7474</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Allied States Cooperative - Powered by ESC 19</t>
   </si>
   <si>
     <t>Event Title</t>
   </si>
   <si>
     <t>Consulting, Instructional, and Training Resources  - ESC Region 19 Allied States Cooperative</t>
   </si>
   <si>
     <t>Workgroup</t>
   </si>
   <si>
     <t>Allied States Cooperative</t>
   </si>
   <si>
@@ -4736,54 +4736,57 @@
       <t xml:space="preserve"> 2845</t>
     </r>
   </si>
   <si>
     <r>
       <t>Yes -</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Alfie Perrin - aperrin@hatchearlylearning.com - 800-624-7968 ext. 1125</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> contact listed above</t>
     </r>
   </si>
   <si>
-    <t>*updated 4/29/25, 12/17/25</t>
-[...1 lines deleted...]
-  <si>
     <t>*updated 2/2/26</t>
+  </si>
+  <si>
+    <t>*updated 3/26/26</t>
+  </si>
+  <si>
+    <t>*updated 4/29/25, 12/17/25, 4/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
     <numFmt numFmtId="165" formatCode="\$###,###,##0.00####"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -8634,90 +8637,92 @@
       <c r="AT1" s="26"/>
       <c r="AU1" s="26" t="s">
         <v>1350</v>
       </c>
       <c r="AX1" s="27"/>
       <c r="AZ1" s="26"/>
       <c r="BE1" s="26"/>
       <c r="BH1" s="26"/>
       <c r="BI1" s="28"/>
       <c r="BK1" s="13" t="s">
         <v>1301</v>
       </c>
       <c r="BL1" s="26"/>
       <c r="BM1" s="13" t="s">
         <v>1330</v>
       </c>
       <c r="BQ1" s="26"/>
       <c r="BR1" s="28" t="s">
         <v>1305</v>
       </c>
       <c r="BU1" s="26"/>
       <c r="BX1" s="13" t="s">
         <v>1291</v>
       </c>
       <c r="BZ1" s="13" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
       <c r="CF1" s="28" t="s">
         <v>1349</v>
       </c>
       <c r="CG1" s="26"/>
       <c r="CH1" s="26" t="s">
         <v>1313</v>
       </c>
       <c r="CI1" s="26"/>
       <c r="CK1" s="26"/>
       <c r="CO1" s="26"/>
       <c r="CP1" s="31" t="s">
         <v>1301</v>
       </c>
       <c r="CR1" s="13" t="s">
         <v>1328</v>
       </c>
       <c r="CS1" s="26"/>
       <c r="CT1" s="26"/>
       <c r="CU1" s="28"/>
       <c r="CV1" s="28"/>
       <c r="CY1" s="28"/>
       <c r="CZ1" s="26"/>
-      <c r="DA1" s="26"/>
+      <c r="DA1" s="26" t="s">
+        <v>1363</v>
+      </c>
       <c r="DB1" s="28"/>
       <c r="DF1" s="28" t="s">
         <v>1336</v>
       </c>
       <c r="DJ1" s="26"/>
       <c r="DL1" s="28" t="s">
         <v>1338</v>
       </c>
       <c r="DN1" s="28"/>
       <c r="DP1" s="26" t="s">
         <v>1339</v>
       </c>
       <c r="DR1" s="28"/>
       <c r="DS1" s="13" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="DT1" s="31"/>
       <c r="DU1" s="42" t="s">
         <v>1333</v>
       </c>
       <c r="DV1" s="28"/>
       <c r="DW1" s="28" t="s">
         <v>1307</v>
       </c>
       <c r="DX1" s="26"/>
       <c r="EA1" s="26" t="s">
         <v>1304</v>
       </c>
       <c r="ED1" s="26"/>
       <c r="EE1" s="28"/>
     </row>
     <row r="2" spans="2:137" s="25" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="22" t="s">
         <v>477</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>478</v>
       </c>