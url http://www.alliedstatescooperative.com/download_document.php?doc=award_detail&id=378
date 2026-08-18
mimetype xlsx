--- v3 (2026-03-31)
+++ v4 (2026-08-18)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bids\2021\21-7413 Printing Services, Promotional Supplies and Related\Award Summary and Award Detail\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6843414B-30EA-45B8-8005-6B9E57DD5238}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B617A41-D3EE-4917-A99E-BEBCE1BAD8F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lines" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Lines!$A:$D,Lines!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1526,81 +1526,81 @@
   <si>
     <t>http://www.calfeespecialties.com</t>
   </si>
   <si>
     <t>HTTP://www.inkspressursel.com</t>
   </si>
   <si>
     <t>https://www.ug-inc.com/                 https://www.ug-inc-promo.com/</t>
   </si>
   <si>
     <t>www.wwlinc.com</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Printing Services. Percent discount off pricelist. Services to include but not limited to bindery work, booklet making, collating, cutting, dye cutting, folding, hole punching, stapling, multi-color printing, offset printer color process printing, offset printer PMS color printing, one color printing, padding, color copying, black  white copying, continuous form printing, envelope printing, duplicating, NCR forms, laminating, thermography, typesetting, and framing.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Other services not listed above. Percent discount off pricelist.</t>
   </si>
   <si>
+    <t>*updated 3/21/22, 5/12/22, 2/28/23, 5/3/23, 9/1/23, 2/28/24, 2/19/24, 4/7/25, 5/6/25, 10/6/25, 3/26/26</t>
+  </si>
+  <si>
+    <t>Price Link Printing</t>
+  </si>
+  <si>
+    <t>Price Link Trophies</t>
+  </si>
+  <si>
+    <t>*updated 2/1/22, 06/08/23, 7/5/23, 7/20/23, 10/12/23,  3/6/2024, 4/17/24, 5/1/24, 5/2/24, 5/17/24, 7/22/24, 8/26/24, 10/16/24, 1/21/25, 1/31/25, 3/17/25, 4/9/25, 5/7/25, 8/6/25, 8/19/25, 11/4/25, 11/6/25, 11/11/25, 11/18/25, 1/21/26,1/23/26, 2/27/26, 4/15/26</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>All 50 States in the United states</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
       </rPr>
-      <t xml:space="preserve"> El Paso County TX 7 Dona Ana County NM</t>
+      <t xml:space="preserve"> El Paso County TX &amp; Dona Ana County NM</t>
     </r>
   </si>
   <si>
-    <t>*updated 7/26/22, 2/1/23, 6/15/23, 6/29/23, 8/7/23, 8/15/23, 8/16/23, 10/25/23, 4/26/24, 5/3/24, 6/20/24, 8/9/24, 12/17/24, 1/31/25, 2/10/25, 2/26/25, 3/25/25, 4/4/25, 4/7/25, 4/8/25, 4/9/25, 4/21/25, 4/23/25, 4/30/25, 5/2/25, 5/12/25, 5/28/25, 6/4/25, 7/16/25, 8/4/25, 8/8/25, 8/14/25, 12/11/25, 1/8/26, 1/16/26, 2/27/26</t>
-[...11 lines deleted...]
-    <t>Price Link Trophies</t>
+    <t>*updated 7/26/22, 2/1/23, 6/15/23, 6/29/23, 8/7/23, 8/15/23, 8/16/23, 10/25/23, 4/26/24, 5/3/24, 6/20/24, 8/9/24, 12/17/24, 1/31/25, 2/10/25, 2/26/25, 3/25/25, 4/4/25, 4/7/25, 4/8/25, 4/9/25, 4/21/25, 4/23/25, 4/30/25, 5/2/25, 5/12/25, 5/28/25, 6/4/25, 7/16/25, 8/4/25, 8/8/25, 8/14/25, 12/11/25, 1/8/26, 1/16/26, 2/27/26, 4/21/26, 5/1/26, 5/5/26, 5/13/26, 6/18/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="##0.0#####%"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2235,100 +2235,100 @@
   <dimension ref="B1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="2" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="62.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="31" customWidth="1"/>
     <col min="5" max="11" width="30.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" style="18" customWidth="1"/>
     <col min="13" max="14" width="30.7109375" style="1" customWidth="1"/>
     <col min="15" max="16" width="30.7109375" style="18" customWidth="1"/>
     <col min="17" max="17" width="30.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="30.7109375" style="18" customWidth="1"/>
     <col min="19" max="35" width="30.7109375" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:40" ht="165" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:40" ht="195" x14ac:dyDescent="0.25">
       <c r="C1" s="13"/>
       <c r="E1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="27"/>
       <c r="K1" s="27" t="s">
         <v>3</v>
       </c>
       <c r="L1" s="29" t="s">
         <v>4</v>
       </c>
       <c r="M1" s="27" t="s">
         <v>5</v>
       </c>
       <c r="N1" s="27" t="s">
         <v>6</v>
       </c>
       <c r="O1" s="29" t="s">
         <v>7</v>
       </c>
       <c r="P1" s="29" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="Q1" s="27" t="s">
         <v>8</v>
       </c>
       <c r="R1" s="29" t="s">
         <v>9</v>
       </c>
       <c r="S1" s="27" t="s">
         <v>10</v>
       </c>
       <c r="T1" s="27" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="U1" s="27"/>
       <c r="V1" s="27" t="s">
         <v>11</v>
       </c>
       <c r="W1" s="27" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="X1" s="27" t="s">
         <v>12</v>
       </c>
       <c r="Y1" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Z1" s="27" t="s">
         <v>14</v>
       </c>
       <c r="AA1" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AB1" s="27"/>
       <c r="AC1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AD1" s="27"/>
       <c r="AE1" s="27" t="s">
         <v>17</v>
       </c>
       <c r="AF1" s="27"/>
       <c r="AG1" s="27"/>
       <c r="AH1" s="28" t="s">
         <v>18</v>
@@ -3259,51 +3259,51 @@
       <c r="O11" s="14" t="s">
         <v>284</v>
       </c>
       <c r="P11" s="14" t="s">
         <v>278</v>
       </c>
       <c r="Q11" s="4" t="s">
         <v>278</v>
       </c>
       <c r="R11" s="14" t="s">
         <v>285</v>
       </c>
       <c r="S11" s="4" t="s">
         <v>286</v>
       </c>
       <c r="T11" s="4" t="s">
         <v>287</v>
       </c>
       <c r="U11" s="4" t="s">
         <v>288</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>289</v>
       </c>
       <c r="W11" s="25" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="X11" s="4" t="s">
         <v>278</v>
       </c>
       <c r="Y11" s="4" t="s">
         <v>290</v>
       </c>
       <c r="Z11" s="4" t="s">
         <v>278</v>
       </c>
       <c r="AA11" s="4" t="s">
         <v>278</v>
       </c>
       <c r="AB11" s="4" t="s">
         <v>291</v>
       </c>
       <c r="AC11" s="4" t="s">
         <v>282</v>
       </c>
       <c r="AD11" s="4" t="s">
         <v>292</v>
       </c>
       <c r="AE11" s="4" t="s">
         <v>293</v>
       </c>
@@ -3348,51 +3348,51 @@
       <c r="L12" s="37" t="s">
         <v>298</v>
       </c>
       <c r="M12" s="39" t="s">
         <v>298</v>
       </c>
       <c r="N12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="O12" s="37" t="s">
         <v>298</v>
       </c>
       <c r="P12" s="37" t="s">
         <v>298</v>
       </c>
       <c r="Q12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="R12" s="37" t="s">
         <v>298</v>
       </c>
       <c r="S12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="T12" s="52" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="U12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="V12" s="47" t="s">
         <v>298</v>
       </c>
       <c r="W12" s="52" t="s">
         <v>298</v>
       </c>
       <c r="X12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="Y12" s="26" t="s">
         <v>301</v>
       </c>
       <c r="Z12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="AA12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="AB12" s="36" t="s">
         <v>298</v>
       </c>
@@ -3414,51 +3414,51 @@
       <c r="AH12" s="36" t="s">
         <v>298</v>
       </c>
       <c r="AI12" s="36" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="13" spans="2:40" x14ac:dyDescent="0.25">
       <c r="D13" s="8"/>
       <c r="E13" s="47"/>
       <c r="F13"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="37"/>
       <c r="M13" s="39"/>
       <c r="N13" s="36"/>
       <c r="O13" s="37"/>
       <c r="P13" s="37"/>
       <c r="Q13" s="36"/>
       <c r="R13" s="37"/>
       <c r="S13" s="36"/>
       <c r="T13" s="52" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="U13" s="36"/>
       <c r="V13" s="47"/>
       <c r="W13" s="52"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="26"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
       <c r="AB13" s="36"/>
       <c r="AC13" s="36"/>
       <c r="AD13" s="36"/>
       <c r="AE13" s="36"/>
       <c r="AF13" s="36"/>
       <c r="AG13" s="36"/>
       <c r="AH13" s="36"/>
       <c r="AI13" s="36"/>
     </row>
     <row r="14" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B14" s="2" t="s">
         <v>302</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>303</v>
       </c>
       <c r="D14" s="33" t="s">